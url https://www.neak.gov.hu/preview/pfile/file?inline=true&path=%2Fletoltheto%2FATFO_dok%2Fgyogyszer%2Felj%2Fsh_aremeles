--- v0 (2025-12-13)
+++ v1 (2026-05-25)
@@ -2,65 +2,68 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ATFO\Transzparencia\05) Befogadások, Transzparencia\at) Transzparencia CD\SH_áremelések\publikálásra\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\ATFO\Transzparencia\05) Befogadások, Transzparencia\b_Transzparencia CD\SH_áremelések\publikálásra\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="26083" windowHeight="10311"/>
   </bookViews>
   <sheets>
     <sheet name="SH" sheetId="1" r:id="rId1"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">SH!$A$1:$M$217</definedName>
+  </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1061" uniqueCount="440">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="464">
   <si>
     <t>Iktatószám</t>
   </si>
   <si>
     <t>Ügyfél</t>
   </si>
   <si>
     <t>Tárgy</t>
   </si>
   <si>
     <t>AT011/210/2025</t>
   </si>
   <si>
     <t>EGIS Gyógyszergyár Zrt.</t>
   </si>
   <si>
     <t>AT011/211/2025</t>
   </si>
   <si>
     <t>AT011/212/2025</t>
   </si>
   <si>
     <t>AT011/213/2025</t>
   </si>
   <si>
@@ -141,53 +144,50 @@
   <si>
     <t>AT011/239/2025</t>
   </si>
   <si>
     <t>Noacid 40 mg gyomornedv-ellenálló tabletta,28x</t>
   </si>
   <si>
     <t>Noacid 20 mg gyomornedv-ellenálló tabletta,28x</t>
   </si>
   <si>
     <t>Coverex-AS Komb 5 mg/1,25 mg filmtabletta, 30x</t>
   </si>
   <si>
     <t>Coverex-AS Komb Forte filmtabletta, 30x</t>
   </si>
   <si>
     <t>Frontin 0,25 mg tabletta, 30x</t>
   </si>
   <si>
     <t>Lucetam 1200 mg filmtabletta 60x</t>
   </si>
   <si>
     <t>Beérkezés dátuma</t>
   </si>
   <si>
-    <t>Határozat hozatal határideje</t>
-[...1 lines deleted...]
-  <si>
     <t>Határozat kelte</t>
   </si>
   <si>
     <t>Finanszírozás kezdőnapja</t>
   </si>
   <si>
     <t xml:space="preserve">A döntés alapját képező jogszabályhely    </t>
   </si>
   <si>
     <t>Hatáskör gyakorlójának neve, hivatali beosztása</t>
   </si>
   <si>
     <t>Döntés  kiadmányozójának   neve,  hivatali  beosztása</t>
   </si>
   <si>
     <t>Ügyintézésre irányadó határidő</t>
   </si>
   <si>
     <t>90 nap</t>
   </si>
   <si>
     <t>Covercard 5 mg/10 mg tabletta 30x</t>
   </si>
   <si>
     <t>Covercard 10 mg/5 mg tabletta 30x</t>
@@ -1245,53 +1245,50 @@
   <si>
     <t xml:space="preserve">Olanzapin Teva 15 mg filmtabletta 28x buborékcsomagolásban </t>
   </si>
   <si>
     <t>AT011/468/2025</t>
   </si>
   <si>
     <t xml:space="preserve"> Olanzapin Teva 10 mg filmtabletta 28x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/472/2025</t>
   </si>
   <si>
     <t>Olanzapin Teva 10 mg szájban diszpergálodó tabletta 28x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/473/2025</t>
   </si>
   <si>
     <t>Olanzapin Teva 7,5 mg filmtabletta 28x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/474/2025</t>
   </si>
   <si>
-    <t xml:space="preserve"> Olanzapin Teva 5 mg szájban diszpergálodó tabletta 28x buborékcsomagolásban</t>
-[...1 lines deleted...]
-  <si>
     <t>AT011/475/2025</t>
   </si>
   <si>
     <t>Olanzapin Teva 5 mg filmtabletta 28x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/476/2025</t>
   </si>
   <si>
     <t>Ibandronsav Teva 150 mg filmtabletta 1x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/477/2025</t>
   </si>
   <si>
     <t>Optalgin 500 mg tabletta 20x buborékcsomagolásban</t>
   </si>
   <si>
     <t>AT011/446/2025</t>
   </si>
   <si>
     <t>Bausch Health Kft.</t>
   </si>
   <si>
     <t>AT011/502/2025</t>
@@ -1336,57 +1333,135 @@
     <t>AT011/568/2025</t>
   </si>
   <si>
     <t>AT011/569/2025</t>
   </si>
   <si>
     <t>MagnaPharm Hungary Kft.</t>
   </si>
   <si>
     <t>ALGOZONE 500 MG TABLETTA 10x</t>
   </si>
   <si>
     <t>ALGOZONE 500 MG TABLETTA 20x</t>
   </si>
   <si>
     <t>Megszüntető</t>
   </si>
   <si>
     <t>Ákr. 47. § (1) bekezdés</t>
   </si>
   <si>
     <t>dr. Kőrösi László, a főigazgató feladatkörének ellátásával megbízott ellátási főigazgató-helyettes</t>
   </si>
   <si>
     <t>Schultzné dr. Jászberényi Éva főosztályvezető feladatkörét ellátó osztályvezető</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dr. Kőrösi László főigazgató </t>
+  </si>
+  <si>
+    <t>Befogadó</t>
+  </si>
+  <si>
+    <t>Döntéshozatal helye</t>
+  </si>
+  <si>
+    <t>Budapest</t>
+  </si>
+  <si>
+    <t>452/2017. (XII.27.) Korm. Rendelet 3. §</t>
+  </si>
+  <si>
+    <t>Olanzapin Teva 5 mg szájban diszpergálodó tabletta 28x buborékcsomagolásban</t>
+  </si>
+  <si>
+    <t>AT011/15/2026</t>
+  </si>
+  <si>
+    <t>AT011/16/2026</t>
+  </si>
+  <si>
+    <t>AT011/17/2026</t>
+  </si>
+  <si>
+    <t>AT011/18/2026</t>
+  </si>
+  <si>
+    <t>AT011/19/2026</t>
+  </si>
+  <si>
+    <t>AT011/20/2026</t>
+  </si>
+  <si>
+    <t>AT011/21/2026</t>
+  </si>
+  <si>
+    <t>AT011/22/2026</t>
+  </si>
+  <si>
+    <t>PREDNISOLON-RICHTER 5 MG TABLETTA, 100X BUBORÉKCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>CYCLOGEST 400 MG HÜVELYKÚP 15x SZALAGCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>CAVINTON FORTE TABLETTA, 90X  BUBORÉKCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>CAVINTON FORTE TABLETTA, 30X  BUBORÉKCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>BROMOCRIPTIN-RICHTER 2,5 MG TABLETTA 30x ÜVEGBEN</t>
+  </si>
+  <si>
+    <t>VEROSPIRON 25 MG TABLETTA, 20X ÁTLÁTSZÓ BUBORÉKCSOMAGOLÁSBAN</t>
+  </si>
+  <si>
+    <t>AT011/140/2026</t>
+  </si>
+  <si>
+    <t>AT011/141/2026</t>
+  </si>
+  <si>
+    <t>AT011/142/2026</t>
+  </si>
+  <si>
+    <t>OLANZAPIN TEVA 5 MG SZÁJBAN DISZPERGÁLÓDÓ TABLETTA, 28x</t>
+  </si>
+  <si>
+    <t>QUETIAPINE-TEVA 100 MG FILMTABLETTA, 60x</t>
+  </si>
+  <si>
+    <t>QUETIAPINE-TEVA 200 MG FILMTABLETTA, 60x</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="19" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
@@ -1490,58 +1565,50 @@
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -1845,81 +1912,80 @@
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="17">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="14" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="6"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="8"/>
+    <xf numFmtId="1" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="8" applyFill="1"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - 1. jelölőszín" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 2. jelölőszín" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 3. jelölőszín" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 4. jelölőszín" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 5. jelölőszín" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 6. jelölőszín" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 1. jelölőszín" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 2. jelölőszín" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 3. jelölőszín" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 4. jelölőszín" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 5. jelölőszín" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 6. jelölőszín" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 1. jelölőszín" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 2. jelölőszín" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 3. jelölőszín" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 4. jelölőszín" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 5. jelölőszín" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 6. jelölőszín" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bevitel" xfId="9" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Cím" xfId="1" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Címsor 1" xfId="2" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Címsor 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Címsor 3" xfId="4" builtinId="18" customBuiltin="1"/>
@@ -2416,4335 +2482,5629 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M209"/>
+  <dimension ref="A1:M220"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="C206" sqref="C206"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A188" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F217" sqref="F217"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.3" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.375" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="18.25" customWidth="1"/>
+    <col min="1" max="1" width="16.375" style="4" customWidth="1"/>
+    <col min="2" max="2" width="22.625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="56.75" style="4" customWidth="1"/>
+    <col min="4" max="4" width="16.25" style="13" customWidth="1"/>
+    <col min="5" max="6" width="16.25" style="14" customWidth="1"/>
+    <col min="7" max="8" width="21.125" style="4" customWidth="1"/>
+    <col min="9" max="9" width="17.875" style="13" customWidth="1"/>
+    <col min="10" max="10" width="16.375" style="13" customWidth="1"/>
+    <col min="11" max="11" width="29.125" style="4" customWidth="1"/>
+    <col min="12" max="12" width="18.375" style="4" customWidth="1"/>
+    <col min="13" max="13" width="18.25" style="4" customWidth="1"/>
+    <col min="14" max="16384" width="9.125" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="57.1" x14ac:dyDescent="0.25">
-      <c r="A1" s="3" t="s">
+    <row r="1" spans="1:13" s="15" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="3" t="s">
+      <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D1" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="E1" s="6" t="s">
-[...5 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="E1" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F1" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" s="4" t="s">
+        <v>240</v>
+      </c>
+      <c r="H1" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="I1" s="13" t="s">
         <v>41</v>
       </c>
-      <c r="H1" s="4" t="s">
-[...2 lines deleted...]
-      <c r="I1" s="5" t="s">
+      <c r="J1" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="J1" s="4" t="s">
+      <c r="K1" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="K1" s="4" t="s">
+      <c r="L1" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="L1" s="4" t="s">
+      <c r="M1" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="M1" s="4" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:13" x14ac:dyDescent="0.25">
+    </row>
+    <row r="2" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>3</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D2" s="1">
         <v>45783</v>
       </c>
-      <c r="E2" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E2" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L2" s="1"/>
     </row>
-    <row r="3" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>5</v>
       </c>
       <c r="B3" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="8" t="s">
+      <c r="C3" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="1">
         <v>45783</v>
       </c>
-      <c r="E3" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E3" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L3" s="1"/>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D4" s="1">
         <v>45783</v>
       </c>
-      <c r="E4" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E4" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L4" s="1"/>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D5" s="1">
         <v>45783</v>
       </c>
-      <c r="E5" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L5" s="1"/>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A6" t="s">
+    <row r="6" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B6" t="s">
+      <c r="B6" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="8" t="s">
+      <c r="C6" s="12" t="s">
         <v>38</v>
       </c>
-      <c r="D6" s="1">
-[...10 lines deleted...]
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="D6" s="7">
+        <v>45783</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I6" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J6" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K6" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L6" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M6" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>9</v>
       </c>
       <c r="B7" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="9" t="s">
-        <v>55</v>
+      <c r="C7" s="4" t="s">
+        <v>54</v>
       </c>
       <c r="D7" s="1">
         <v>45783</v>
       </c>
-      <c r="E7" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L7" s="1"/>
     </row>
-    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>10</v>
       </c>
       <c r="B8" t="s">
         <v>4</v>
       </c>
-      <c r="C8" s="9" t="s">
+      <c r="C8" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="1">
         <v>45783</v>
       </c>
-      <c r="E8" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E8" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L8" s="1"/>
     </row>
-    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>4</v>
       </c>
-      <c r="C9" s="9" t="s">
-        <v>64</v>
+      <c r="C9" s="4" t="s">
+        <v>63</v>
       </c>
       <c r="D9" s="1">
         <v>45783</v>
       </c>
-      <c r="E9" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L9" s="1"/>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>12</v>
       </c>
       <c r="B10" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="9" t="s">
-        <v>63</v>
+      <c r="C10" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="D10" s="1">
         <v>45783</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E10" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L10" s="1"/>
     </row>
-    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>13</v>
       </c>
       <c r="B11" t="s">
         <v>4</v>
       </c>
-      <c r="C11" s="9" t="s">
-        <v>62</v>
+      <c r="C11" s="4" t="s">
+        <v>61</v>
       </c>
       <c r="D11" s="1">
         <v>45783</v>
       </c>
-      <c r="E11" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E11" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L11" s="1"/>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="9" t="s">
-        <v>61</v>
+      <c r="C12" s="4" t="s">
+        <v>60</v>
       </c>
       <c r="D12" s="1">
         <v>45783</v>
       </c>
-      <c r="E12" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E12" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L12" s="1"/>
     </row>
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>4</v>
       </c>
-      <c r="C13" s="9" t="s">
-        <v>60</v>
+      <c r="C13" s="4" t="s">
+        <v>59</v>
       </c>
       <c r="D13" s="1">
         <v>45783</v>
       </c>
-      <c r="E13" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E13" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L13" s="1"/>
     </row>
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="9" t="s">
-        <v>59</v>
+      <c r="C14" s="4" t="s">
+        <v>58</v>
       </c>
       <c r="D14" s="1">
         <v>45783</v>
       </c>
-      <c r="E14" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E14" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L14" s="1"/>
     </row>
-    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>17</v>
       </c>
       <c r="B15" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="9" t="s">
-        <v>58</v>
+      <c r="C15" s="4" t="s">
+        <v>57</v>
       </c>
       <c r="D15" s="1">
         <v>45783</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E15" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L15" s="1"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>4</v>
       </c>
-      <c r="C16" s="9" t="s">
-        <v>57</v>
+      <c r="C16" s="4" t="s">
+        <v>56</v>
       </c>
       <c r="D16" s="1">
         <v>45783</v>
       </c>
-      <c r="E16" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L16" s="1"/>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>19</v>
       </c>
       <c r="B17" t="s">
         <v>4</v>
       </c>
-      <c r="C17" s="9" t="s">
-        <v>56</v>
+      <c r="C17" s="4" t="s">
+        <v>55</v>
       </c>
       <c r="D17" s="1">
         <v>45783</v>
       </c>
-      <c r="E17" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E17" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F17" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L17" s="1"/>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>20</v>
       </c>
       <c r="B18" t="s">
         <v>4</v>
       </c>
-      <c r="C18" s="9" t="s">
-        <v>65</v>
+      <c r="C18" s="4" t="s">
+        <v>64</v>
       </c>
       <c r="D18" s="1">
         <v>45783</v>
       </c>
-      <c r="E18" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E18" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L18" s="1"/>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19" t="s">
         <v>4</v>
       </c>
-      <c r="C19" s="9" t="s">
-        <v>66</v>
+      <c r="C19" s="4" t="s">
+        <v>65</v>
       </c>
       <c r="D19" s="1">
         <v>45783</v>
       </c>
-      <c r="E19" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E19" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F19" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L19" s="1"/>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>22</v>
       </c>
       <c r="B20" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="9" t="s">
-        <v>67</v>
+      <c r="C20" s="4" t="s">
+        <v>66</v>
       </c>
       <c r="D20" s="1">
         <v>45783</v>
       </c>
-      <c r="E20" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E20" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F20" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L20" s="1"/>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>23</v>
       </c>
       <c r="B21" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="9" t="s">
-        <v>68</v>
+      <c r="C21" s="4" t="s">
+        <v>67</v>
       </c>
       <c r="D21" s="1">
         <v>45783</v>
       </c>
-      <c r="E21" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E21" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L21" s="1"/>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>24</v>
       </c>
       <c r="B22" t="s">
         <v>4</v>
       </c>
-      <c r="C22" s="9" t="s">
-        <v>69</v>
+      <c r="C22" s="4" t="s">
+        <v>68</v>
       </c>
       <c r="D22" s="1">
         <v>45783</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E22" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F22" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L22" s="1"/>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>25</v>
       </c>
       <c r="B23" t="s">
         <v>4</v>
       </c>
-      <c r="C23" s="9" t="s">
-        <v>70</v>
+      <c r="C23" s="4" t="s">
+        <v>69</v>
       </c>
       <c r="D23" s="1">
         <v>45783</v>
       </c>
-      <c r="E23" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E23" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L23" s="1"/>
     </row>
-    <row r="24" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>26</v>
       </c>
       <c r="B24" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="9" t="s">
-        <v>71</v>
+      <c r="C24" s="4" t="s">
+        <v>70</v>
       </c>
       <c r="D24" s="1">
         <v>45783</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E24" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L24" s="1"/>
     </row>
-    <row r="25" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>27</v>
       </c>
       <c r="B25" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="9" t="s">
-        <v>72</v>
+      <c r="C25" s="4" t="s">
+        <v>71</v>
       </c>
       <c r="D25" s="1">
         <v>45783</v>
       </c>
-      <c r="E25" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E25" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L25" s="1"/>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
         <v>28</v>
       </c>
       <c r="B26" t="s">
         <v>4</v>
       </c>
-      <c r="C26" s="9" t="s">
-        <v>54</v>
+      <c r="C26" s="4" t="s">
+        <v>53</v>
       </c>
       <c r="D26" s="1">
         <v>45783</v>
       </c>
-      <c r="E26" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E26" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F26" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L26" s="1"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>29</v>
       </c>
       <c r="B27" t="s">
         <v>4</v>
       </c>
-      <c r="C27" s="9" t="s">
-        <v>49</v>
+      <c r="C27" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="D27" s="1">
         <v>45783</v>
       </c>
-      <c r="E27" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E27" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F27" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L27" s="1"/>
     </row>
-    <row r="28" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
         <v>30</v>
       </c>
       <c r="B28" t="s">
         <v>4</v>
       </c>
-      <c r="C28" s="9" t="s">
-        <v>50</v>
+      <c r="C28" s="4" t="s">
+        <v>49</v>
       </c>
       <c r="D28" s="1">
         <v>45783</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E28" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F28" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L28" s="1"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
         <v>4</v>
       </c>
-      <c r="C29" s="9" t="s">
-        <v>51</v>
+      <c r="C29" s="4" t="s">
+        <v>50</v>
       </c>
       <c r="D29" s="1">
         <v>45783</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E29" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F29" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L29" s="1"/>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="B30" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="9" t="s">
-        <v>52</v>
+      <c r="C30" s="4" t="s">
+        <v>51</v>
       </c>
       <c r="D30" s="1">
         <v>45783</v>
       </c>
-      <c r="E30" s="7" t="s">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="E30" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F30" s="2" t="s">
+        <v>73</v>
       </c>
       <c r="L30" s="1"/>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>4</v>
       </c>
-      <c r="C31" s="9" t="s">
-        <v>53</v>
+      <c r="C31" s="4" t="s">
+        <v>52</v>
       </c>
       <c r="D31" s="1">
         <v>45783</v>
       </c>
-      <c r="E31" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="7" t="s">
+      <c r="E31" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F31" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="L31" s="1"/>
+    </row>
+    <row r="32" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
         <v>74</v>
       </c>
-      <c r="L31" s="1"/>
-[...4 lines deleted...]
-      </c>
       <c r="B32" t="s">
+        <v>75</v>
+      </c>
+      <c r="C32" t="s">
         <v>76</v>
       </c>
-      <c r="C32" s="9" t="s">
+      <c r="D32" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+    </row>
+    <row r="33" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>77</v>
       </c>
-      <c r="D32" s="1">
-[...10 lines deleted...]
-      <c r="A33" t="s">
+      <c r="B33" t="s">
+        <v>75</v>
+      </c>
+      <c r="C33" t="s">
         <v>78</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="9" t="s">
+      <c r="D33" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E33" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F33" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+    </row>
+    <row r="34" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
         <v>79</v>
       </c>
-      <c r="D33" s="1">
-[...10 lines deleted...]
-      <c r="A34" t="s">
+      <c r="B34" t="s">
+        <v>75</v>
+      </c>
+      <c r="C34" t="s">
         <v>80</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="9" t="s">
+      <c r="D34" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I34" s="1"/>
+      <c r="J34" s="1"/>
+    </row>
+    <row r="35" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
         <v>81</v>
       </c>
-      <c r="D34" s="1">
-[...10 lines deleted...]
-      <c r="A35" t="s">
+      <c r="B35" t="s">
+        <v>75</v>
+      </c>
+      <c r="C35" t="s">
         <v>82</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="9" t="s">
+      <c r="D35" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I35" s="1"/>
+      <c r="J35" s="1"/>
+    </row>
+    <row r="36" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
         <v>83</v>
       </c>
-      <c r="D35" s="1">
-[...10 lines deleted...]
-      <c r="A36" t="s">
+      <c r="B36" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" t="s">
         <v>84</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="9" t="s">
+      <c r="D36" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I36" s="1"/>
+      <c r="J36" s="1"/>
+    </row>
+    <row r="37" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
         <v>85</v>
       </c>
-      <c r="D36" s="1">
-[...10 lines deleted...]
-      <c r="A37" t="s">
+      <c r="B37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" t="s">
         <v>86</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="9" t="s">
+      <c r="D37" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E37" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G37" t="s">
+        <v>439</v>
+      </c>
+      <c r="H37" t="s">
+        <v>441</v>
+      </c>
+      <c r="I37" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J37" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K37" t="s">
+        <v>442</v>
+      </c>
+      <c r="L37" t="s">
+        <v>438</v>
+      </c>
+      <c r="M37" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
         <v>87</v>
       </c>
-      <c r="D37" s="1">
-[...10 lines deleted...]
-      <c r="A38" t="s">
+      <c r="B38" t="s">
+        <v>75</v>
+      </c>
+      <c r="C38" t="s">
         <v>88</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="9" t="s">
+      <c r="D38" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E38" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G38" t="s">
+        <v>439</v>
+      </c>
+      <c r="H38" t="s">
+        <v>441</v>
+      </c>
+      <c r="I38" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J38" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K38" t="s">
+        <v>442</v>
+      </c>
+      <c r="L38" t="s">
+        <v>438</v>
+      </c>
+      <c r="M38" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
         <v>89</v>
       </c>
-      <c r="D38" s="1">
-[...10 lines deleted...]
-      <c r="A39" t="s">
+      <c r="B39" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" t="s">
         <v>90</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="9" t="s">
+      <c r="D39" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I39" s="1"/>
+      <c r="J39" s="1"/>
+    </row>
+    <row r="40" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
         <v>91</v>
       </c>
-      <c r="D39" s="1">
-[...10 lines deleted...]
-      <c r="A40" t="s">
+      <c r="B40" t="s">
+        <v>75</v>
+      </c>
+      <c r="C40" t="s">
         <v>92</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="9" t="s">
+      <c r="D40" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E40" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I40" s="1"/>
+      <c r="J40" s="1"/>
+    </row>
+    <row r="41" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
         <v>93</v>
       </c>
-      <c r="D40" s="1">
-[...10 lines deleted...]
-      <c r="A41" t="s">
+      <c r="B41" t="s">
+        <v>75</v>
+      </c>
+      <c r="C41" t="s">
         <v>94</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="9" t="s">
+      <c r="D41" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E41" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G41" t="s">
+        <v>439</v>
+      </c>
+      <c r="H41" t="s">
+        <v>441</v>
+      </c>
+      <c r="I41" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J41" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K41" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L41" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M41" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
         <v>95</v>
       </c>
-      <c r="D41" s="1">
-[...10 lines deleted...]
-      <c r="A42" t="s">
+      <c r="B42" t="s">
+        <v>75</v>
+      </c>
+      <c r="C42" t="s">
         <v>96</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="9" t="s">
+      <c r="D42" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G42" t="s">
+        <v>439</v>
+      </c>
+      <c r="H42" t="s">
+        <v>441</v>
+      </c>
+      <c r="I42" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J42" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K42" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L42" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M42" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
         <v>97</v>
       </c>
-      <c r="D42" s="1">
-[...10 lines deleted...]
-      <c r="A43" t="s">
+      <c r="B43" t="s">
+        <v>75</v>
+      </c>
+      <c r="C43" t="s">
         <v>98</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="9" t="s">
+      <c r="D43" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E43" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G43" t="s">
+        <v>439</v>
+      </c>
+      <c r="H43" t="s">
+        <v>441</v>
+      </c>
+      <c r="I43" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J43" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K43" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L43" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M43" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
         <v>99</v>
       </c>
-      <c r="D43" s="1">
-[...10 lines deleted...]
-      <c r="A44" t="s">
+      <c r="B44" t="s">
+        <v>75</v>
+      </c>
+      <c r="C44" t="s">
         <v>100</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="9" t="s">
+      <c r="D44" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E44" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G44" t="s">
+        <v>439</v>
+      </c>
+      <c r="H44" t="s">
+        <v>441</v>
+      </c>
+      <c r="I44" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J44" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K44" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L44" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M44" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
         <v>101</v>
       </c>
-      <c r="D44" s="1">
-[...10 lines deleted...]
-      <c r="A45" t="s">
+      <c r="B45" t="s">
+        <v>75</v>
+      </c>
+      <c r="C45" t="s">
         <v>102</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="9" t="s">
+      <c r="D45" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45" t="s">
+        <v>439</v>
+      </c>
+      <c r="H45" t="s">
+        <v>441</v>
+      </c>
+      <c r="I45" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J45" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K45" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L45" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M45" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
         <v>103</v>
       </c>
-      <c r="D45" s="1">
-[...10 lines deleted...]
-      <c r="A46" t="s">
+      <c r="B46" t="s">
+        <v>75</v>
+      </c>
+      <c r="C46" t="s">
         <v>104</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="9" t="s">
+      <c r="D46" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G46" t="s">
+        <v>439</v>
+      </c>
+      <c r="H46" t="s">
+        <v>441</v>
+      </c>
+      <c r="I46" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J46" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K46" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L46" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M46" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
         <v>105</v>
       </c>
-      <c r="D46" s="1">
-[...10 lines deleted...]
-      <c r="A47" t="s">
+      <c r="B47" t="s">
+        <v>75</v>
+      </c>
+      <c r="C47" t="s">
         <v>106</v>
       </c>
-      <c r="B47" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="9" t="s">
+      <c r="D47" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I47" s="1"/>
+      <c r="J47" s="1"/>
+    </row>
+    <row r="48" spans="1:13" s="16" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="4" t="s">
         <v>107</v>
       </c>
-      <c r="D47" s="1">
-[...10 lines deleted...]
-      <c r="A48" t="s">
+      <c r="B48" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C48" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="B48" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="9" t="s">
+      <c r="D48" s="13">
+        <v>45783</v>
+      </c>
+      <c r="E48" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F48" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="D48" s="1">
-[...10 lines deleted...]
-      <c r="A49" t="s">
+      <c r="B49" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C49" s="4" t="s">
         <v>110</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="9" t="s">
+      <c r="D49" s="13">
+        <v>45783</v>
+      </c>
+      <c r="E49" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F49" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G49" s="4" t="s">
+        <v>439</v>
+      </c>
+      <c r="H49" s="4" t="s">
+        <v>441</v>
+      </c>
+      <c r="I49" s="13">
+        <v>46003</v>
+      </c>
+      <c r="J49" s="13">
+        <v>46023</v>
+      </c>
+      <c r="K49" s="4" t="s">
+        <v>442</v>
+      </c>
+      <c r="L49" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="M49" s="4" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
         <v>111</v>
       </c>
-      <c r="D49" s="1">
-[...10 lines deleted...]
-      <c r="A50" t="s">
+      <c r="B50" t="s">
+        <v>75</v>
+      </c>
+      <c r="C50" t="s">
         <v>112</v>
       </c>
-      <c r="B50" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="9" t="s">
+      <c r="D50" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E50" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I50" s="1"/>
+      <c r="J50" s="1"/>
+    </row>
+    <row r="51" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
         <v>113</v>
       </c>
-      <c r="D50" s="1">
-[...10 lines deleted...]
-      <c r="A51" t="s">
+      <c r="B51" t="s">
+        <v>75</v>
+      </c>
+      <c r="C51" t="s">
         <v>114</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="9" t="s">
+      <c r="D51" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I51" s="1"/>
+      <c r="J51" s="1"/>
+    </row>
+    <row r="52" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
         <v>115</v>
       </c>
-      <c r="D51" s="1">
-[...10 lines deleted...]
-      <c r="A52" t="s">
+      <c r="B52" t="s">
+        <v>75</v>
+      </c>
+      <c r="C52" t="s">
         <v>116</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="9" t="s">
+      <c r="D52" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E52" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I52" s="1"/>
+      <c r="J52" s="1"/>
+    </row>
+    <row r="53" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
         <v>117</v>
       </c>
-      <c r="D52" s="1">
-[...10 lines deleted...]
-      <c r="A53" t="s">
+      <c r="B53" t="s">
+        <v>75</v>
+      </c>
+      <c r="C53" t="s">
         <v>118</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="9" t="s">
+      <c r="D53" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I53" s="1"/>
+      <c r="J53" s="1"/>
+    </row>
+    <row r="54" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
         <v>119</v>
       </c>
-      <c r="D53" s="1">
-[...10 lines deleted...]
-      <c r="A54" t="s">
+      <c r="B54" t="s">
+        <v>75</v>
+      </c>
+      <c r="C54" t="s">
         <v>120</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="9" t="s">
+      <c r="D54" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E54" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I54" s="1"/>
+      <c r="J54" s="1"/>
+    </row>
+    <row r="55" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
         <v>121</v>
       </c>
-      <c r="D54" s="1">
-[...10 lines deleted...]
-      <c r="A55" t="s">
+      <c r="B55" t="s">
+        <v>75</v>
+      </c>
+      <c r="C55" t="s">
         <v>122</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="9" t="s">
+      <c r="D55" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I55" s="1"/>
+      <c r="J55" s="1"/>
+    </row>
+    <row r="56" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
         <v>123</v>
       </c>
-      <c r="D55" s="1">
-[...10 lines deleted...]
-      <c r="A56" t="s">
+      <c r="B56" t="s">
+        <v>75</v>
+      </c>
+      <c r="C56" t="s">
         <v>124</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="9" t="s">
+      <c r="D56" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E56" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I56" s="1"/>
+      <c r="J56" s="1"/>
+    </row>
+    <row r="57" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
         <v>125</v>
       </c>
-      <c r="D56" s="1">
-[...10 lines deleted...]
-      <c r="A57" t="s">
+      <c r="B57" t="s">
+        <v>75</v>
+      </c>
+      <c r="C57" t="s">
         <v>126</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="9" t="s">
+      <c r="D57" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I57" s="1"/>
+      <c r="J57" s="1"/>
+    </row>
+    <row r="58" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
         <v>127</v>
       </c>
-      <c r="D57" s="1">
-[...10 lines deleted...]
-      <c r="A58" t="s">
+      <c r="B58" t="s">
+        <v>75</v>
+      </c>
+      <c r="C58" t="s">
         <v>128</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="9" t="s">
+      <c r="D58" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E58" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I58" s="1"/>
+      <c r="J58" s="1"/>
+    </row>
+    <row r="59" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
         <v>129</v>
       </c>
-      <c r="D58" s="1">
-[...10 lines deleted...]
-      <c r="A59" t="s">
+      <c r="B59" t="s">
+        <v>75</v>
+      </c>
+      <c r="C59" t="s">
         <v>130</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="9" t="s">
+      <c r="D59" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I59" s="1"/>
+      <c r="J59" s="1"/>
+    </row>
+    <row r="60" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
         <v>131</v>
       </c>
-      <c r="D59" s="1">
-[...10 lines deleted...]
-      <c r="A60" t="s">
+      <c r="B60" t="s">
+        <v>75</v>
+      </c>
+      <c r="C60" t="s">
         <v>132</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="9" t="s">
+      <c r="D60" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E60" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I60" s="1"/>
+      <c r="J60" s="1"/>
+    </row>
+    <row r="61" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
         <v>133</v>
       </c>
-      <c r="D60" s="1">
-[...10 lines deleted...]
-      <c r="A61" t="s">
+      <c r="B61" t="s">
+        <v>75</v>
+      </c>
+      <c r="C61" t="s">
         <v>134</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="9" t="s">
+      <c r="D61" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I61" s="1"/>
+      <c r="J61" s="1"/>
+    </row>
+    <row r="62" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
         <v>135</v>
       </c>
-      <c r="D61" s="1">
-[...10 lines deleted...]
-      <c r="A62" t="s">
+      <c r="B62" t="s">
+        <v>75</v>
+      </c>
+      <c r="C62" t="s">
         <v>136</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="9" t="s">
+      <c r="D62" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E62" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F62" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I62" s="1"/>
+      <c r="J62" s="1"/>
+    </row>
+    <row r="63" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
         <v>137</v>
       </c>
-      <c r="D62" s="1">
-[...10 lines deleted...]
-      <c r="A63" t="s">
+      <c r="B63" t="s">
+        <v>75</v>
+      </c>
+      <c r="C63" t="s">
         <v>138</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="9" t="s">
+      <c r="D63" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I63" s="1"/>
+      <c r="J63" s="1"/>
+    </row>
+    <row r="64" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
         <v>139</v>
       </c>
-      <c r="D63" s="1">
-[...10 lines deleted...]
-      <c r="A64" t="s">
+      <c r="B64" t="s">
+        <v>75</v>
+      </c>
+      <c r="C64" t="s">
         <v>140</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="9" t="s">
+      <c r="D64" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E64" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F64" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I64" s="1"/>
+      <c r="J64" s="1"/>
+    </row>
+    <row r="65" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
         <v>141</v>
       </c>
-      <c r="D64" s="1">
-[...10 lines deleted...]
-      <c r="A65" t="s">
+      <c r="B65" t="s">
+        <v>75</v>
+      </c>
+      <c r="C65" t="s">
         <v>142</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="9" t="s">
+      <c r="D65" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F65" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I65" s="1"/>
+      <c r="J65" s="1"/>
+    </row>
+    <row r="66" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
         <v>143</v>
       </c>
-      <c r="D65" s="1">
-[...10 lines deleted...]
-      <c r="A66" t="s">
+      <c r="B66" t="s">
+        <v>75</v>
+      </c>
+      <c r="C66" t="s">
         <v>144</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="9" t="s">
+      <c r="D66" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E66" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F66" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I66" s="1"/>
+      <c r="J66" s="1"/>
+    </row>
+    <row r="67" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
         <v>145</v>
       </c>
-      <c r="D66" s="1">
-[...10 lines deleted...]
-      <c r="A67" t="s">
+      <c r="B67" t="s">
+        <v>75</v>
+      </c>
+      <c r="C67" t="s">
         <v>146</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" s="9" t="s">
+      <c r="D67" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E67" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I67" s="1"/>
+      <c r="J67" s="1"/>
+    </row>
+    <row r="68" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
         <v>147</v>
       </c>
-      <c r="D67" s="1">
-[...10 lines deleted...]
-      <c r="A68" t="s">
+      <c r="B68" t="s">
+        <v>75</v>
+      </c>
+      <c r="C68" t="s">
         <v>148</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="9" t="s">
+      <c r="D68" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E68" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F68" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I68" s="1"/>
+      <c r="J68" s="1"/>
+    </row>
+    <row r="69" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
         <v>149</v>
       </c>
-      <c r="D68" s="1">
-[...10 lines deleted...]
-      <c r="A69" t="s">
+      <c r="B69" t="s">
+        <v>75</v>
+      </c>
+      <c r="C69" t="s">
         <v>150</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" s="9" t="s">
+      <c r="D69" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E69" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F69" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I69" s="1"/>
+      <c r="J69" s="1"/>
+    </row>
+    <row r="70" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
         <v>151</v>
       </c>
-      <c r="D69" s="1">
-[...10 lines deleted...]
-      <c r="A70" t="s">
+      <c r="B70" t="s">
+        <v>75</v>
+      </c>
+      <c r="C70" t="s">
         <v>152</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" s="9" t="s">
+      <c r="D70" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E70" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F70" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I70" s="1"/>
+      <c r="J70" s="1"/>
+    </row>
+    <row r="71" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
         <v>153</v>
       </c>
-      <c r="D70" s="1">
-[...10 lines deleted...]
-      <c r="A71" t="s">
+      <c r="B71" t="s">
+        <v>75</v>
+      </c>
+      <c r="C71" t="s">
         <v>154</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" s="9" t="s">
+      <c r="D71" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E71" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G71" t="s">
+        <v>439</v>
+      </c>
+      <c r="H71" t="s">
+        <v>441</v>
+      </c>
+      <c r="I71" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J71" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K71" t="s">
+        <v>442</v>
+      </c>
+      <c r="L71" t="s">
+        <v>438</v>
+      </c>
+      <c r="M71" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
         <v>155</v>
       </c>
-      <c r="D71" s="1">
-[...10 lines deleted...]
-      <c r="A72" t="s">
+      <c r="B72" t="s">
+        <v>75</v>
+      </c>
+      <c r="C72" t="s">
         <v>156</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" s="9" t="s">
+      <c r="D72" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E72" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F72" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G72" t="s">
+        <v>439</v>
+      </c>
+      <c r="H72" t="s">
+        <v>441</v>
+      </c>
+      <c r="I72" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J72" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K72" t="s">
+        <v>442</v>
+      </c>
+      <c r="L72" t="s">
+        <v>438</v>
+      </c>
+      <c r="M72" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
         <v>157</v>
       </c>
-      <c r="D72" s="1">
-[...10 lines deleted...]
-      <c r="A73" t="s">
+      <c r="B73" t="s">
+        <v>75</v>
+      </c>
+      <c r="C73" t="s">
         <v>158</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" s="9" t="s">
+      <c r="D73" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I73" s="1"/>
+      <c r="J73" s="1"/>
+    </row>
+    <row r="74" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
         <v>159</v>
       </c>
-      <c r="D73" s="1">
-[...10 lines deleted...]
-      <c r="A74" t="s">
+      <c r="B74" t="s">
+        <v>75</v>
+      </c>
+      <c r="C74" t="s">
         <v>160</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" s="9" t="s">
+      <c r="D74" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E74" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F74" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I74" s="1"/>
+      <c r="J74" s="1"/>
+    </row>
+    <row r="75" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
         <v>161</v>
       </c>
-      <c r="D74" s="1">
-[...10 lines deleted...]
-      <c r="A75" t="s">
+      <c r="B75" t="s">
+        <v>75</v>
+      </c>
+      <c r="C75" t="s">
+        <v>160</v>
+      </c>
+      <c r="D75" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E75" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I75" s="1"/>
+      <c r="J75" s="1"/>
+    </row>
+    <row r="76" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
         <v>162</v>
       </c>
-      <c r="B75" t="s">
-[...16 lines deleted...]
-      <c r="A76" t="s">
+      <c r="B76" t="s">
+        <v>75</v>
+      </c>
+      <c r="C76" t="s">
         <v>163</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" s="9" t="s">
+      <c r="D76" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E76" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F76" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I76" s="1"/>
+      <c r="J76" s="1"/>
+    </row>
+    <row r="77" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
         <v>164</v>
       </c>
-      <c r="D76" s="1">
-[...10 lines deleted...]
-      <c r="A77" t="s">
+      <c r="B77" t="s">
+        <v>75</v>
+      </c>
+      <c r="C77" t="s">
         <v>165</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" s="9" t="s">
+      <c r="D77" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E77" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G77" t="s">
+        <v>439</v>
+      </c>
+      <c r="H77" t="s">
+        <v>441</v>
+      </c>
+      <c r="I77" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J77" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K77" t="s">
+        <v>442</v>
+      </c>
+      <c r="L77" t="s">
+        <v>438</v>
+      </c>
+      <c r="M77" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
         <v>166</v>
       </c>
-      <c r="D77" s="1">
-[...10 lines deleted...]
-      <c r="A78" t="s">
+      <c r="B78" t="s">
+        <v>75</v>
+      </c>
+      <c r="C78" t="s">
         <v>167</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" s="9" t="s">
+      <c r="D78" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E78" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F78" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I78" s="1"/>
+      <c r="J78" s="1"/>
+    </row>
+    <row r="79" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
         <v>168</v>
       </c>
-      <c r="D78" s="1">
-[...10 lines deleted...]
-      <c r="A79" t="s">
+      <c r="B79" t="s">
+        <v>75</v>
+      </c>
+      <c r="C79" t="s">
         <v>169</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" s="9" t="s">
+      <c r="D79" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G79" t="s">
+        <v>439</v>
+      </c>
+      <c r="H79" t="s">
+        <v>441</v>
+      </c>
+      <c r="I79" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J79" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K79" t="s">
+        <v>442</v>
+      </c>
+      <c r="L79" t="s">
+        <v>438</v>
+      </c>
+      <c r="M79" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
         <v>170</v>
       </c>
-      <c r="D79" s="1">
-[...10 lines deleted...]
-      <c r="A80" t="s">
+      <c r="B80" t="s">
+        <v>75</v>
+      </c>
+      <c r="C80" t="s">
         <v>171</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" s="9" t="s">
+      <c r="D80" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E80" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F80" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I80" s="1"/>
+      <c r="J80" s="1"/>
+    </row>
+    <row r="81" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
         <v>172</v>
       </c>
-      <c r="D80" s="1">
-[...10 lines deleted...]
-      <c r="A81" t="s">
+      <c r="B81" t="s">
+        <v>75</v>
+      </c>
+      <c r="C81" t="s">
         <v>173</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="9" t="s">
+      <c r="D81" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E81" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I81" s="1"/>
+      <c r="J81" s="1"/>
+    </row>
+    <row r="82" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
         <v>174</v>
       </c>
-      <c r="D81" s="1">
-[...10 lines deleted...]
-      <c r="A82" t="s">
+      <c r="B82" t="s">
+        <v>75</v>
+      </c>
+      <c r="C82" t="s">
         <v>175</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="9" t="s">
+      <c r="D82" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F82" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I82" s="1"/>
+      <c r="J82" s="1"/>
+    </row>
+    <row r="83" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
         <v>176</v>
       </c>
-      <c r="D82" s="1">
-[...10 lines deleted...]
-      <c r="A83" t="s">
+      <c r="B83" t="s">
+        <v>75</v>
+      </c>
+      <c r="C83" t="s">
         <v>177</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="9" t="s">
+      <c r="D83" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G83" t="s">
+        <v>439</v>
+      </c>
+      <c r="H83" t="s">
+        <v>441</v>
+      </c>
+      <c r="I83" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J83" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K83" t="s">
+        <v>442</v>
+      </c>
+      <c r="L83" t="s">
+        <v>438</v>
+      </c>
+      <c r="M83" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" s="10" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
         <v>178</v>
       </c>
-      <c r="D83" s="1">
-[...10 lines deleted...]
-      <c r="A84" t="s">
+      <c r="B84" t="s">
+        <v>75</v>
+      </c>
+      <c r="C84" t="s">
         <v>179</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="9" t="s">
+      <c r="D84" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E84" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F84" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G84" t="s">
+        <v>439</v>
+      </c>
+      <c r="H84" t="s">
+        <v>441</v>
+      </c>
+      <c r="I84" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J84" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K84" t="s">
+        <v>442</v>
+      </c>
+      <c r="L84" t="s">
+        <v>438</v>
+      </c>
+      <c r="M84" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
         <v>180</v>
       </c>
-      <c r="D84" s="1">
-[...10 lines deleted...]
-      <c r="A85" t="s">
+      <c r="B85" t="s">
+        <v>75</v>
+      </c>
+      <c r="C85" t="s">
         <v>181</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="9" t="s">
+      <c r="D85" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E85" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F85" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I85" s="1"/>
+      <c r="J85" s="1"/>
+    </row>
+    <row r="86" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
         <v>182</v>
       </c>
-      <c r="D85" s="1">
-[...10 lines deleted...]
-      <c r="A86" t="s">
+      <c r="B86" t="s">
+        <v>75</v>
+      </c>
+      <c r="C86" t="s">
         <v>183</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="9" t="s">
+      <c r="D86" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E86" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F86" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I86" s="1"/>
+      <c r="J86" s="1"/>
+    </row>
+    <row r="87" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
         <v>184</v>
       </c>
-      <c r="D86" s="1">
-[...10 lines deleted...]
-      <c r="A87" t="s">
+      <c r="B87" t="s">
+        <v>75</v>
+      </c>
+      <c r="C87" t="s">
         <v>185</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="9" t="s">
+      <c r="D87" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E87" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F87" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I87" s="1"/>
+      <c r="J87" s="1"/>
+    </row>
+    <row r="88" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
         <v>186</v>
       </c>
-      <c r="D87" s="1">
-[...10 lines deleted...]
-      <c r="A88" t="s">
+      <c r="B88" t="s">
+        <v>75</v>
+      </c>
+      <c r="C88" t="s">
         <v>187</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="9" t="s">
+      <c r="D88" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F88" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I88" s="1"/>
+      <c r="J88" s="1"/>
+    </row>
+    <row r="89" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
         <v>188</v>
       </c>
-      <c r="D88" s="1">
-[...10 lines deleted...]
-      <c r="A89" t="s">
+      <c r="B89" t="s">
+        <v>75</v>
+      </c>
+      <c r="C89" t="s">
         <v>189</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="9" t="s">
+      <c r="D89" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E89" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F89" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I89" s="1"/>
+      <c r="J89" s="1"/>
+    </row>
+    <row r="90" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
         <v>190</v>
       </c>
-      <c r="D89" s="1">
-[...10 lines deleted...]
-      <c r="A90" t="s">
+      <c r="B90" t="s">
+        <v>75</v>
+      </c>
+      <c r="C90" t="s">
         <v>191</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="9" t="s">
+      <c r="D90" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E90" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F90" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I90" s="1"/>
+      <c r="J90" s="1"/>
+    </row>
+    <row r="91" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
         <v>192</v>
       </c>
-      <c r="D90" s="1">
-[...10 lines deleted...]
-      <c r="A91" t="s">
+      <c r="B91" t="s">
+        <v>75</v>
+      </c>
+      <c r="C91" t="s">
         <v>193</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="9" t="s">
+      <c r="D91" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E91" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F91" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G91" t="s">
+        <v>439</v>
+      </c>
+      <c r="H91" t="s">
+        <v>441</v>
+      </c>
+      <c r="I91" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J91" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K91" t="s">
+        <v>442</v>
+      </c>
+      <c r="L91" t="s">
+        <v>438</v>
+      </c>
+      <c r="M91" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
         <v>194</v>
       </c>
-      <c r="D91" s="1">
-[...10 lines deleted...]
-      <c r="A92" t="s">
+      <c r="B92" t="s">
+        <v>75</v>
+      </c>
+      <c r="C92" t="s">
         <v>195</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="9" t="s">
+      <c r="D92" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E92" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F92" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G92" t="s">
+        <v>439</v>
+      </c>
+      <c r="H92" t="s">
+        <v>441</v>
+      </c>
+      <c r="I92" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J92" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K92" t="s">
+        <v>442</v>
+      </c>
+      <c r="L92" t="s">
+        <v>438</v>
+      </c>
+      <c r="M92" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
         <v>196</v>
       </c>
-      <c r="D92" s="1">
-[...10 lines deleted...]
-      <c r="A93" t="s">
+      <c r="B93" t="s">
+        <v>75</v>
+      </c>
+      <c r="C93" t="s">
         <v>197</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="9" t="s">
+      <c r="D93" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E93" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F93" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I93" s="1"/>
+      <c r="J93" s="1"/>
+    </row>
+    <row r="94" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
         <v>198</v>
       </c>
-      <c r="D93" s="1">
-[...10 lines deleted...]
-      <c r="A94" t="s">
+      <c r="B94" t="s">
+        <v>75</v>
+      </c>
+      <c r="C94" t="s">
         <v>199</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="9" t="s">
+      <c r="D94" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E94" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F94" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G94" t="s">
+        <v>439</v>
+      </c>
+      <c r="H94" t="s">
+        <v>441</v>
+      </c>
+      <c r="I94" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J94" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K94" t="s">
+        <v>442</v>
+      </c>
+      <c r="L94" t="s">
+        <v>438</v>
+      </c>
+      <c r="M94" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
         <v>200</v>
       </c>
-      <c r="D94" s="1">
-[...10 lines deleted...]
-      <c r="A95" t="s">
+      <c r="B95" t="s">
+        <v>75</v>
+      </c>
+      <c r="C95" t="s">
         <v>201</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="9" t="s">
+      <c r="D95" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I95" s="1"/>
+      <c r="J95" s="1"/>
+    </row>
+    <row r="96" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
         <v>202</v>
       </c>
-      <c r="D95" s="1">
-[...10 lines deleted...]
-      <c r="A96" t="s">
+      <c r="B96" t="s">
+        <v>75</v>
+      </c>
+      <c r="C96" t="s">
         <v>203</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="9" t="s">
+      <c r="D96" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E96" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F96" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I96" s="1"/>
+      <c r="J96" s="1"/>
+    </row>
+    <row r="97" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
         <v>204</v>
       </c>
-      <c r="D96" s="1">
-[...10 lines deleted...]
-      <c r="A97" t="s">
+      <c r="B97" t="s">
+        <v>75</v>
+      </c>
+      <c r="C97" t="s">
         <v>205</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="9" t="s">
+      <c r="D97" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E97" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F97" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I97" s="1"/>
+      <c r="J97" s="1"/>
+    </row>
+    <row r="98" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
         <v>206</v>
       </c>
-      <c r="D97" s="1">
-[...10 lines deleted...]
-      <c r="A98" t="s">
+      <c r="B98" t="s">
+        <v>75</v>
+      </c>
+      <c r="C98" t="s">
         <v>207</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="9" t="s">
+      <c r="D98" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E98" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F98" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I98" s="1"/>
+      <c r="J98" s="1"/>
+    </row>
+    <row r="99" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
         <v>208</v>
       </c>
-      <c r="D98" s="1">
-[...10 lines deleted...]
-      <c r="A99" t="s">
+      <c r="B99" t="s">
+        <v>75</v>
+      </c>
+      <c r="C99" t="s">
         <v>209</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="9" t="s">
+      <c r="D99" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E99" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F99" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I99" s="1"/>
+      <c r="J99" s="1"/>
+    </row>
+    <row r="100" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
         <v>210</v>
       </c>
-      <c r="D99" s="1">
-[...10 lines deleted...]
-      <c r="A100" t="s">
+      <c r="B100" t="s">
+        <v>75</v>
+      </c>
+      <c r="C100" t="s">
         <v>211</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="9" t="s">
+      <c r="D100" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E100" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F100" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I100" s="1"/>
+      <c r="J100" s="1"/>
+    </row>
+    <row r="101" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
         <v>212</v>
       </c>
-      <c r="D100" s="1">
-[...10 lines deleted...]
-      <c r="A101" t="s">
+      <c r="B101" t="s">
+        <v>75</v>
+      </c>
+      <c r="C101" t="s">
         <v>213</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="9" t="s">
+      <c r="D101" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E101" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F101" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I101" s="1"/>
+      <c r="J101" s="1"/>
+    </row>
+    <row r="102" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
         <v>214</v>
       </c>
-      <c r="D101" s="1">
-[...10 lines deleted...]
-      <c r="A102" t="s">
+      <c r="B102" t="s">
+        <v>75</v>
+      </c>
+      <c r="C102" t="s">
         <v>215</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="9" t="s">
+      <c r="D102" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E102" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F102" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I102" s="1"/>
+      <c r="J102" s="1"/>
+    </row>
+    <row r="103" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
         <v>216</v>
       </c>
-      <c r="D102" s="1">
-[...10 lines deleted...]
-      <c r="A103" t="s">
+      <c r="B103" t="s">
+        <v>75</v>
+      </c>
+      <c r="C103" t="s">
         <v>217</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="9" t="s">
+      <c r="D103" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E103" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F103" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I103" s="1"/>
+      <c r="J103" s="1"/>
+    </row>
+    <row r="104" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
         <v>218</v>
       </c>
-      <c r="D103" s="1">
-[...10 lines deleted...]
-      <c r="A104" t="s">
+      <c r="B104" t="s">
+        <v>75</v>
+      </c>
+      <c r="C104" t="s">
         <v>219</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="9" t="s">
+      <c r="D104" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E104" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F104" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I104" s="1"/>
+      <c r="J104" s="1"/>
+    </row>
+    <row r="105" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
         <v>220</v>
       </c>
-      <c r="D104" s="1">
-[...10 lines deleted...]
-      <c r="A105" t="s">
+      <c r="B105" t="s">
+        <v>75</v>
+      </c>
+      <c r="C105" t="s">
         <v>221</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="9" t="s">
+      <c r="D105" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E105" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F105" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I105" s="1"/>
+      <c r="J105" s="1"/>
+    </row>
+    <row r="106" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
         <v>222</v>
       </c>
-      <c r="D105" s="1">
-[...10 lines deleted...]
-      <c r="A106" t="s">
+      <c r="B106" t="s">
+        <v>75</v>
+      </c>
+      <c r="C106" t="s">
         <v>223</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="9" t="s">
+      <c r="D106" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E106" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F106" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I106" s="1"/>
+      <c r="J106" s="1"/>
+    </row>
+    <row r="107" spans="1:13" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
         <v>224</v>
       </c>
-      <c r="D106" s="1">
-[...10 lines deleted...]
-      <c r="A107" t="s">
+      <c r="B107" t="s">
+        <v>75</v>
+      </c>
+      <c r="C107" t="s">
         <v>225</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="9" t="s">
+      <c r="D107" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E107" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F107" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G107" t="s">
+        <v>439</v>
+      </c>
+      <c r="H107" t="s">
+        <v>441</v>
+      </c>
+      <c r="I107" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J107" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K107" t="s">
+        <v>442</v>
+      </c>
+      <c r="L107" t="s">
+        <v>438</v>
+      </c>
+      <c r="M107" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
         <v>226</v>
       </c>
-      <c r="D107" s="1">
-[...10 lines deleted...]
-      <c r="A108" t="s">
+      <c r="B108" t="s">
+        <v>75</v>
+      </c>
+      <c r="C108" t="s">
         <v>227</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="9" t="s">
+      <c r="D108" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E108" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F108" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I108" s="1"/>
+      <c r="J108" s="1"/>
+    </row>
+    <row r="109" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
         <v>228</v>
       </c>
-      <c r="D108" s="1">
-[...10 lines deleted...]
-      <c r="A109" t="s">
+      <c r="B109" t="s">
+        <v>75</v>
+      </c>
+      <c r="C109" t="s">
         <v>229</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="9" t="s">
+      <c r="D109" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E109" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F109" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I109" s="1"/>
+      <c r="J109" s="1"/>
+    </row>
+    <row r="110" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
         <v>230</v>
       </c>
-      <c r="D109" s="1">
-[...10 lines deleted...]
-      <c r="A110" t="s">
+      <c r="B110" t="s">
+        <v>75</v>
+      </c>
+      <c r="C110" t="s">
         <v>231</v>
       </c>
-      <c r="B110" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="9" t="s">
+      <c r="D110" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E110" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F110" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G110" t="s">
+        <v>439</v>
+      </c>
+      <c r="H110" t="s">
+        <v>441</v>
+      </c>
+      <c r="I110" s="1">
+        <v>46003</v>
+      </c>
+      <c r="J110" s="1">
+        <v>46023</v>
+      </c>
+      <c r="K110" t="s">
+        <v>442</v>
+      </c>
+      <c r="L110" t="s">
+        <v>438</v>
+      </c>
+      <c r="M110" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
         <v>232</v>
       </c>
-      <c r="D110" s="1">
-[...10 lines deleted...]
-      <c r="A111" t="s">
+      <c r="B111" t="s">
+        <v>75</v>
+      </c>
+      <c r="C111" t="s">
         <v>233</v>
       </c>
-      <c r="B111" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="9" t="s">
+      <c r="D111" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E111" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F111" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I111" s="1"/>
+      <c r="J111" s="1"/>
+    </row>
+    <row r="112" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
         <v>234</v>
       </c>
-      <c r="D111" s="1">
-[...10 lines deleted...]
-      <c r="A112" t="s">
+      <c r="B112" t="s">
+        <v>75</v>
+      </c>
+      <c r="C112" t="s">
         <v>235</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="9" t="s">
+      <c r="D112" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E112" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F112" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I112" s="1"/>
+      <c r="J112" s="1"/>
+    </row>
+    <row r="113" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
         <v>236</v>
       </c>
-      <c r="D112" s="1">
-[...10 lines deleted...]
-      <c r="A113" t="s">
+      <c r="B113" t="s">
+        <v>75</v>
+      </c>
+      <c r="C113" t="s">
         <v>237</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" s="9" t="s">
+      <c r="D113" s="1">
+        <v>45783</v>
+      </c>
+      <c r="E113" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F113" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I113" s="1"/>
+      <c r="J113" s="1"/>
+    </row>
+    <row r="114" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
         <v>238</v>
       </c>
-      <c r="D113" s="1">
-[...10 lines deleted...]
-      <c r="A114" t="s">
+      <c r="B114" t="s">
+        <v>75</v>
+      </c>
+      <c r="C114" t="s">
         <v>239</v>
       </c>
-      <c r="B114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D114" s="1">
         <v>45783</v>
       </c>
-      <c r="E114" s="7" t="s">
-[...6 lines deleted...]
-    <row r="115" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E114" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F114" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I114" s="1"/>
+      <c r="J114" s="1"/>
+    </row>
+    <row r="115" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="B115" t="s">
+        <v>241</v>
+      </c>
+      <c r="C115" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="D115" s="1">
         <v>45793</v>
       </c>
-      <c r="E115" s="7" t="s">
-[...6 lines deleted...]
-    <row r="116" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E115" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="B116" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C116" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D116" s="1">
         <v>45793</v>
       </c>
-      <c r="E116" s="7" t="s">
-[...6 lines deleted...]
-    <row r="117" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E116" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F116" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="B117" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C117" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D117" s="1">
         <v>45793</v>
       </c>
-      <c r="E117" s="7" t="s">
-[...6 lines deleted...]
-    <row r="118" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E117" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F117" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="B118" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C118" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D118" s="1">
         <v>45793</v>
       </c>
-      <c r="E118" s="7" t="s">
-[...6 lines deleted...]
-    <row r="119" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E118" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F118" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="B119" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C119" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D119" s="1">
         <v>45793</v>
       </c>
-      <c r="E119" s="7" t="s">
-[...6 lines deleted...]
-    <row r="120" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E119" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F119" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="B120" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C120" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D120" s="1">
         <v>45793</v>
       </c>
-      <c r="E120" s="7" t="s">
-[...6 lines deleted...]
-    <row r="121" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E120" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F120" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="B121" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C121" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D121" s="1">
         <v>45793</v>
       </c>
-      <c r="E121" s="7" t="s">
-[...6 lines deleted...]
-    <row r="122" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E121" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F121" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="B122" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C122" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="D122" s="1">
         <v>45793</v>
       </c>
-      <c r="E122" s="7" t="s">
-[...6 lines deleted...]
-    <row r="123" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E122" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F122" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="B123" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C123" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D123" s="1">
         <v>45793</v>
       </c>
-      <c r="E123" s="7" t="s">
-[...6 lines deleted...]
-    <row r="124" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E123" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F123" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="B124" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C124" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D124" s="1">
         <v>45793</v>
       </c>
-      <c r="E124" s="7" t="s">
-[...6 lines deleted...]
-    <row r="125" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E124" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F124" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="B125" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C125" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="D125" s="1">
         <v>45793</v>
       </c>
-      <c r="E125" s="7" t="s">
-[...6 lines deleted...]
-    <row r="126" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E125" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F125" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="B126" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C126" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D126" s="1">
         <v>45793</v>
       </c>
-      <c r="E126" s="7" t="s">
-[...6 lines deleted...]
-    <row r="127" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E126" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F126" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="B127" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C127" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D127" s="1">
         <v>45793</v>
       </c>
-      <c r="E127" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A128" t="s">
+      <c r="E127" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="F127" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B128" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C128" s="6" t="s">
+        <v>255</v>
+      </c>
+      <c r="D128" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E128" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F128" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G128" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H128" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I128" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J128" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K128" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L128" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M128" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="B128" t="s">
-[...2 lines deleted...]
-      <c r="C128" t="s">
+      <c r="B129" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C129" s="6" t="s">
         <v>256</v>
       </c>
-      <c r="D128" s="1">
+      <c r="D129" s="7">
         <v>45793</v>
       </c>
-      <c r="E128" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A129" t="s">
+      <c r="E129" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="F129" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G129" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I129" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J129" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K129" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L129" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M129" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
         <v>301</v>
       </c>
-      <c r="B129" t="s">
-[...2 lines deleted...]
-      <c r="C129" t="s">
+      <c r="B130" t="s">
+        <v>241</v>
+      </c>
+      <c r="C130" t="s">
         <v>257</v>
-      </c>
-[...18 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D130" s="1">
         <v>45793</v>
       </c>
-      <c r="E130" s="10" t="s">
-[...6 lines deleted...]
-    <row r="131" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E130" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F130" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="B131" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C131" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D131" s="1">
         <v>45793</v>
       </c>
-      <c r="E131" s="10" t="s">
-[...6 lines deleted...]
-    <row r="132" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E131" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F131" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="B132" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C132" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D132" s="1">
         <v>45793</v>
       </c>
-      <c r="E132" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A133" t="s">
+      <c r="E132" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F132" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="6" t="s">
+        <v>304</v>
+      </c>
+      <c r="B133" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C133" s="6" t="s">
+        <v>260</v>
+      </c>
+      <c r="D133" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E133" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F133" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G133" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I133" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J133" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K133" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L133" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M133" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
         <v>305</v>
       </c>
-      <c r="B133" t="s">
-[...2 lines deleted...]
-      <c r="C133" t="s">
+      <c r="B134" t="s">
+        <v>241</v>
+      </c>
+      <c r="C134" t="s">
         <v>261</v>
-      </c>
-[...18 lines deleted...]
-        <v>262</v>
       </c>
       <c r="D134" s="1">
         <v>45793</v>
       </c>
-      <c r="E134" s="10" t="s">
-[...6 lines deleted...]
-    <row r="135" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E134" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F134" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="B135" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C135" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D135" s="1">
         <v>45793</v>
       </c>
-      <c r="E135" s="10" t="s">
-[...6 lines deleted...]
-    <row r="136" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E135" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F135" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="B136" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C136" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D136" s="1">
         <v>45793</v>
       </c>
-      <c r="E136" s="10" t="s">
-[...6 lines deleted...]
-    <row r="137" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E136" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F136" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="B137" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C137" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D137" s="1">
         <v>45793</v>
       </c>
-      <c r="E137" s="10" t="s">
-[...6 lines deleted...]
-    <row r="138" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E137" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F137" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="B138" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C138" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D138" s="1">
         <v>45793</v>
       </c>
-      <c r="E138" s="10" t="s">
-[...6 lines deleted...]
-    <row r="139" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E138" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F138" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="B139" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C139" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="D139" s="1">
         <v>45793</v>
       </c>
-      <c r="E139" s="10" t="s">
-[...6 lines deleted...]
-    <row r="140" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E139" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F139" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="B140" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C140" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D140" s="1">
         <v>45793</v>
       </c>
-      <c r="E140" s="10" t="s">
-[...6 lines deleted...]
-    <row r="141" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E140" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F140" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="B141" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C141" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D141" s="1">
         <v>45793</v>
       </c>
-      <c r="E141" s="10" t="s">
-[...6 lines deleted...]
-    <row r="142" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E141" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F141" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="B142" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C142" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D142" s="1">
         <v>45793</v>
       </c>
-      <c r="E142" s="10" t="s">
-[...6 lines deleted...]
-    <row r="143" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E142" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F142" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
       <c r="B143" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C143" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D143" s="1">
         <v>45793</v>
       </c>
-      <c r="E143" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A144" t="s">
+      <c r="E143" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F143" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="6" t="s">
+        <v>315</v>
+      </c>
+      <c r="B144" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C144" s="6" t="s">
+        <v>272</v>
+      </c>
+      <c r="D144" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E144" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F144" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G144" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H144" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I144" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J144" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K144" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L144" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M144" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
         <v>316</v>
       </c>
-      <c r="B144" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B145" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C145" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D145" s="1">
         <v>45793</v>
       </c>
-      <c r="E145" s="10" t="s">
-[...6 lines deleted...]
-    <row r="146" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E145" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F145" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
       <c r="B146" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C146" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D146" s="1">
         <v>45793</v>
       </c>
-      <c r="E146" s="10" t="s">
-[...6 lines deleted...]
-    <row r="147" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E146" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F146" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="B147" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C147" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D147" s="1">
         <v>45793</v>
       </c>
-      <c r="E147" s="10" t="s">
-[...6 lines deleted...]
-    <row r="148" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E147" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F147" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="B148" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C148" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D148" s="1">
         <v>45793</v>
       </c>
-      <c r="E148" s="10" t="s">
-[...6 lines deleted...]
-    <row r="149" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E148" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F148" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="B149" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C149" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D149" s="1">
         <v>45793</v>
       </c>
-      <c r="E149" s="10" t="s">
-[...6 lines deleted...]
-    <row r="150" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E149" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F149" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="B150" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C150" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D150" s="1">
         <v>45793</v>
       </c>
-      <c r="E150" s="10" t="s">
-[...6 lines deleted...]
-    <row r="151" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E150" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F150" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="B151" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C151" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D151" s="1">
         <v>45793</v>
       </c>
-      <c r="E151" s="10" t="s">
-[...6 lines deleted...]
-    <row r="152" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E151" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F151" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="B152" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C152" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D152" s="1">
         <v>45793</v>
       </c>
-      <c r="E152" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A153" t="s">
+      <c r="E152" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F152" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="6" t="s">
+        <v>324</v>
+      </c>
+      <c r="B153" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C153" s="6" t="s">
+        <v>280</v>
+      </c>
+      <c r="D153" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E153" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F153" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G153" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H153" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I153" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J153" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K153" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L153" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M153" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
         <v>325</v>
       </c>
-      <c r="B153" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="B154" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C154" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D154" s="1">
         <v>45793</v>
       </c>
-      <c r="E154" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A155" t="s">
+      <c r="E154" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F154" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="6" t="s">
+        <v>326</v>
+      </c>
+      <c r="B155" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C155" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="D155" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E155" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F155" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G155" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I155" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J155" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K155" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L155" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M155" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
         <v>327</v>
       </c>
-      <c r="B155" t="s">
-[...2 lines deleted...]
-      <c r="C155" t="s">
+      <c r="B156" t="s">
+        <v>241</v>
+      </c>
+      <c r="C156" t="s">
         <v>282</v>
-      </c>
-[...18 lines deleted...]
-        <v>283</v>
       </c>
       <c r="D156" s="1">
         <v>45793</v>
       </c>
-      <c r="E156" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A157" t="s">
+      <c r="E156" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F156" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="6" t="s">
+        <v>328</v>
+      </c>
+      <c r="B157" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C157" s="6" t="s">
+        <v>283</v>
+      </c>
+      <c r="D157" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E157" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F157" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G157" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H157" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I157" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J157" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K157" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L157" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M157" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
         <v>329</v>
       </c>
-      <c r="B157" t="s">
-[...2 lines deleted...]
-      <c r="C157" t="s">
+      <c r="B158" t="s">
+        <v>241</v>
+      </c>
+      <c r="C158" t="s">
         <v>284</v>
-      </c>
-[...18 lines deleted...]
-        <v>285</v>
       </c>
       <c r="D158" s="1">
         <v>45793</v>
       </c>
-      <c r="E158" s="10" t="s">
-[...16 lines deleted...]
-      <c r="D159" s="1">
+      <c r="E158" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F158" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="6" t="s">
+        <v>330</v>
+      </c>
+      <c r="B159" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="D159" s="7">
         <v>45793</v>
       </c>
-      <c r="E159" s="10" t="s">
-[...6 lines deleted...]
-    <row r="160" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E159" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F159" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H159" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I159" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J159" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K159" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A160" t="s">
+        <v>387</v>
+      </c>
+      <c r="B160" t="s">
+        <v>241</v>
+      </c>
+      <c r="C160" t="s">
         <v>388</v>
-      </c>
-[...4 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D160" s="1">
         <v>45793</v>
       </c>
-      <c r="E160" s="10" t="s">
-[...6 lines deleted...]
-    <row r="161" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E160" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F160" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A161" t="s">
+        <v>389</v>
+      </c>
+      <c r="B161" t="s">
+        <v>241</v>
+      </c>
+      <c r="C161" t="s">
         <v>390</v>
-      </c>
-[...4 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D161" s="1">
         <v>45793</v>
       </c>
-      <c r="E161" s="10" t="s">
-[...6 lines deleted...]
-    <row r="162" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E161" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F161" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A162" t="s">
+        <v>391</v>
+      </c>
+      <c r="B162" t="s">
+        <v>241</v>
+      </c>
+      <c r="C162" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>393</v>
       </c>
       <c r="D162" s="1">
         <v>45793</v>
       </c>
-      <c r="E162" s="10" t="s">
-[...6 lines deleted...]
-    <row r="163" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E162" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F162" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A163" t="s">
+        <v>393</v>
+      </c>
+      <c r="B163" t="s">
+        <v>241</v>
+      </c>
+      <c r="C163" t="s">
         <v>394</v>
-      </c>
-[...4 lines deleted...]
-        <v>395</v>
       </c>
       <c r="D163" s="1">
         <v>45793</v>
       </c>
-      <c r="E163" s="10" t="s">
-[...6 lines deleted...]
-    <row r="164" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E163" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F163" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A164" t="s">
+        <v>395</v>
+      </c>
+      <c r="B164" t="s">
+        <v>241</v>
+      </c>
+      <c r="C164" t="s">
         <v>396</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
       <c r="D164" s="1">
         <v>45793</v>
       </c>
-      <c r="E164" s="10" t="s">
-[...6 lines deleted...]
-    <row r="165" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E164" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F164" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A165" t="s">
+        <v>397</v>
+      </c>
+      <c r="B165" t="s">
+        <v>241</v>
+      </c>
+      <c r="C165" t="s">
         <v>398</v>
-      </c>
-[...4 lines deleted...]
-        <v>399</v>
       </c>
       <c r="D165" s="1">
         <v>45793</v>
       </c>
-      <c r="E165" s="10" t="s">
-[...6 lines deleted...]
-    <row r="166" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E165" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F165" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A166" t="s">
+        <v>399</v>
+      </c>
+      <c r="B166" t="s">
+        <v>241</v>
+      </c>
+      <c r="C166" t="s">
         <v>400</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
       <c r="D166" s="1">
         <v>45793</v>
       </c>
-      <c r="E166" s="10" t="s">
-[...6 lines deleted...]
-    <row r="167" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E166" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F166" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A167" t="s">
+        <v>401</v>
+      </c>
+      <c r="B167" t="s">
+        <v>241</v>
+      </c>
+      <c r="C167" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>403</v>
       </c>
       <c r="D167" s="1">
         <v>45793</v>
       </c>
-      <c r="E167" s="10" t="s">
-[...6 lines deleted...]
-    <row r="168" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E167" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F167" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A168" t="s">
+        <v>403</v>
+      </c>
+      <c r="B168" t="s">
+        <v>241</v>
+      </c>
+      <c r="C168" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="D168" s="1">
         <v>45793</v>
       </c>
-      <c r="E168" s="10" t="s">
-[...6 lines deleted...]
-    <row r="169" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E168" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F168" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A169" t="s">
+        <v>405</v>
+      </c>
+      <c r="B169" t="s">
+        <v>241</v>
+      </c>
+      <c r="C169" t="s">
         <v>406</v>
-      </c>
-[...4 lines deleted...]
-        <v>407</v>
       </c>
       <c r="D169" s="1">
         <v>45793</v>
       </c>
-      <c r="E169" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A170" t="s">
+      <c r="E169" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F169" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="6" t="s">
+        <v>407</v>
+      </c>
+      <c r="B170" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C170" s="6" t="s">
+        <v>443</v>
+      </c>
+      <c r="D170" s="7">
+        <v>45793</v>
+      </c>
+      <c r="E170" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G170" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H170" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I170" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J170" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K170" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L170" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M170" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
         <v>408</v>
       </c>
-      <c r="B170" t="s">
-[...2 lines deleted...]
-      <c r="C170" t="s">
+      <c r="B171" t="s">
+        <v>241</v>
+      </c>
+      <c r="C171" t="s">
         <v>409</v>
-      </c>
-[...18 lines deleted...]
-        <v>411</v>
       </c>
       <c r="D171" s="1">
         <v>45793</v>
       </c>
-      <c r="E171" s="10" t="s">
-[...6 lines deleted...]
-    <row r="172" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E171" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F171" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A172" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="B172" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C172" t="s">
-        <v>413</v>
+        <v>411</v>
       </c>
       <c r="D172" s="1">
         <v>45793</v>
       </c>
-      <c r="E172" s="10" t="s">
-[...16 lines deleted...]
-      <c r="D173" s="1">
+      <c r="E172" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F172" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="6" t="s">
+        <v>412</v>
+      </c>
+      <c r="B173" s="6" t="s">
+        <v>241</v>
+      </c>
+      <c r="C173" s="6" t="s">
+        <v>413</v>
+      </c>
+      <c r="D173" s="7">
         <v>45793</v>
       </c>
-      <c r="E173" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A174" t="s">
+      <c r="E173" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G173" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H173" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I173" s="7">
+        <v>46008</v>
+      </c>
+      <c r="J173" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K173" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L173" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M173" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="6" t="s">
+        <v>331</v>
+      </c>
+      <c r="B174" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C174" s="6" t="s">
         <v>332</v>
       </c>
-      <c r="B174" t="s">
+      <c r="D174" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E174" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G174" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I174" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J174" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K174" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L174" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M174" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="6" t="s">
+        <v>333</v>
+      </c>
+      <c r="B175" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C174" t="s">
-[...2 lines deleted...]
-      <c r="D174" s="1">
+      <c r="C175" s="6" t="s">
+        <v>334</v>
+      </c>
+      <c r="D175" s="7">
         <v>45796</v>
       </c>
-      <c r="E174" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C175" t="s">
+      <c r="E175" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G175" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H175" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I175" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J175" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K175" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L175" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M175" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="176" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
         <v>335</v>
-      </c>
-[...12 lines deleted...]
-        <v>336</v>
       </c>
       <c r="B176" t="s">
         <v>4</v>
       </c>
       <c r="C176" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="D176" s="1">
         <v>45796</v>
       </c>
-      <c r="E176" s="10" t="s">
-[...6 lines deleted...]
-    <row r="177" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E176" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F176" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="177" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A177" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="B177" t="s">
         <v>4</v>
       </c>
       <c r="C177" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="D177" s="1">
         <v>45796</v>
       </c>
-      <c r="E177" s="10" t="s">
-[...6 lines deleted...]
-    <row r="178" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E177" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F177" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="178" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A178" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="B178" t="s">
         <v>4</v>
       </c>
       <c r="C178" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="D178" s="1">
         <v>45796</v>
       </c>
-      <c r="E178" s="10" t="s">
-[...6 lines deleted...]
-    <row r="179" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E178" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F178" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="179" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A179" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="B179" t="s">
         <v>4</v>
       </c>
       <c r="C179" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="D179" s="1">
         <v>45796</v>
       </c>
-      <c r="E179" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A180" t="s">
+      <c r="E179" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F179" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="180" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="B180" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C180" s="6" t="s">
         <v>344</v>
       </c>
-      <c r="B180" t="s">
-[...2 lines deleted...]
-      <c r="C180" t="s">
+      <c r="D180" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E180" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G180" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H180" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I180" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J180" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K180" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L180" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M180" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="181" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
         <v>345</v>
-      </c>
-[...12 lines deleted...]
-        <v>346</v>
       </c>
       <c r="B181" t="s">
         <v>4</v>
       </c>
       <c r="C181" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="D181" s="1">
         <v>45796</v>
       </c>
-      <c r="E181" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A182" t="s">
+      <c r="E181" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F181" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="182" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="6" t="s">
+        <v>347</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C182" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="B182" t="s">
-[...2 lines deleted...]
-      <c r="C182" t="s">
+      <c r="D182" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E182" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G182" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H182" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I182" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J182" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K182" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L182" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M182" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="183" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
         <v>349</v>
-      </c>
-[...12 lines deleted...]
-        <v>350</v>
       </c>
       <c r="B183" t="s">
         <v>4</v>
       </c>
       <c r="C183" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="D183" s="1">
         <v>45796</v>
       </c>
-      <c r="E183" s="10" t="s">
-[...6 lines deleted...]
-    <row r="184" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E183" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F183" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A184" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B184" t="s">
         <v>4</v>
       </c>
       <c r="C184" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
       <c r="D184" s="1">
         <v>45796</v>
       </c>
-      <c r="E184" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A185" t="s">
+      <c r="E184" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F184" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="B185" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C185" s="6" t="s">
         <v>354</v>
       </c>
-      <c r="B185" t="s">
-[...2 lines deleted...]
-      <c r="C185" t="s">
+      <c r="D185" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E185" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G185" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H185" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I185" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J185" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K185" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L185" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M185" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="186" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
         <v>355</v>
-      </c>
-[...12 lines deleted...]
-        <v>356</v>
       </c>
       <c r="B186" t="s">
         <v>4</v>
       </c>
       <c r="C186" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="D186" s="1">
         <v>45796</v>
       </c>
-      <c r="E186" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A187" t="s">
+      <c r="E186" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F186" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="187" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="6" t="s">
+        <v>357</v>
+      </c>
+      <c r="B187" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C187" s="6" t="s">
         <v>358</v>
       </c>
-      <c r="B187" t="s">
+      <c r="D187" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E187" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G187" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H187" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I187" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J187" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K187" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L187" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M187" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="188" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="6" t="s">
+        <v>359</v>
+      </c>
+      <c r="B188" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C187" t="s">
-[...2 lines deleted...]
-      <c r="D187" s="1">
+      <c r="C188" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="D188" s="7">
         <v>45796</v>
       </c>
-      <c r="E187" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C188" t="s">
+      <c r="E188" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G188" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H188" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I188" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J188" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K188" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L188" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M188" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="189" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
         <v>361</v>
-      </c>
-[...12 lines deleted...]
-        <v>362</v>
       </c>
       <c r="B189" t="s">
         <v>4</v>
       </c>
       <c r="C189" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="D189" s="1">
         <v>45796</v>
       </c>
-      <c r="E189" s="10" t="s">
-[...6 lines deleted...]
-    <row r="190" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E189" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F189" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G189" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H189" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I189" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J189" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K189" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L189" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M189" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A190" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="B190" t="s">
         <v>4</v>
       </c>
       <c r="C190" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="D190" s="1">
         <v>45796</v>
       </c>
-      <c r="E190" s="10" t="s">
-[...6 lines deleted...]
-    <row r="191" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="E190" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F190" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="191" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A191" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="B191" t="s">
         <v>4</v>
       </c>
       <c r="C191" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="D191" s="1">
         <v>45796</v>
       </c>
-      <c r="E191" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A192" t="s">
+      <c r="E191" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F191" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="192" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="B192" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C192" s="6" t="s">
         <v>368</v>
       </c>
-      <c r="B192" t="s">
+      <c r="D192" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E192" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G192" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H192" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I192" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J192" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K192" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L192" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M192" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="193" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="6" t="s">
+        <v>369</v>
+      </c>
+      <c r="B193" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="C192" t="s">
-[...2 lines deleted...]
-      <c r="D192" s="1">
+      <c r="C193" s="6" t="s">
+        <v>370</v>
+      </c>
+      <c r="D193" s="7">
         <v>45796</v>
       </c>
-      <c r="E192" s="10" t="s">
-[...13 lines deleted...]
-      <c r="C193" t="s">
+      <c r="E193" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G193" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H193" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I193" s="7">
+        <v>46001</v>
+      </c>
+      <c r="J193" s="7">
+        <v>46023</v>
+      </c>
+      <c r="K193" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L193" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M193" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="194" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
         <v>371</v>
-      </c>
-[...12 lines deleted...]
-        <v>372</v>
       </c>
       <c r="B194" t="s">
         <v>4</v>
       </c>
       <c r="C194" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="D194" s="1">
         <v>45796</v>
       </c>
-      <c r="E194" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A195" t="s">
+      <c r="E194" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F194" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="195" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="6" t="s">
+        <v>373</v>
+      </c>
+      <c r="B195" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C195" s="6" t="s">
         <v>374</v>
       </c>
-      <c r="B195" t="s">
-[...2 lines deleted...]
-      <c r="C195" t="s">
+      <c r="D195" s="7">
+        <v>45796</v>
+      </c>
+      <c r="E195" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G195" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I195" s="7">
+        <v>45966</v>
+      </c>
+      <c r="K195" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="L195" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M195" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
         <v>375</v>
-      </c>
-[...12 lines deleted...]
-        <v>376</v>
       </c>
       <c r="B196" t="s">
         <v>4</v>
       </c>
       <c r="C196" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
       <c r="D196" s="1">
         <v>45796</v>
       </c>
-      <c r="E196" s="10" t="s">
-[...6 lines deleted...]
-    <row r="197" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E196" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F196" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="G196" s="6"/>
+      <c r="H196" s="6"/>
+      <c r="I196" s="7"/>
+      <c r="J196" s="7"/>
+      <c r="K196" s="6"/>
+      <c r="L196" s="6"/>
+      <c r="M196" s="6"/>
+    </row>
+    <row r="197" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A197" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="B197" t="s">
         <v>4</v>
       </c>
       <c r="C197" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="D197" s="1">
         <v>45796</v>
       </c>
-      <c r="E197" s="10" t="s">
-[...6 lines deleted...]
-    <row r="198" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E197" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F197" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I197" s="1"/>
+      <c r="J197" s="1"/>
+    </row>
+    <row r="198" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A198" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="B198" t="s">
         <v>4</v>
       </c>
       <c r="C198" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="D198" s="1">
         <v>45796</v>
       </c>
-      <c r="E198" s="10" t="s">
-[...6 lines deleted...]
-    <row r="199" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E198" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F198" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="199" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A199" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="B199" t="s">
         <v>4</v>
       </c>
       <c r="C199" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="D199" s="1">
         <v>45796</v>
       </c>
-      <c r="E199" s="10" t="s">
-[...6 lines deleted...]
-    <row r="200" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E199" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F199" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A200" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="B200" t="s">
         <v>4</v>
       </c>
       <c r="C200" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="D200" s="1">
         <v>45796</v>
       </c>
-      <c r="E200" s="10" t="s">
-[...6 lines deleted...]
-    <row r="201" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E200" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F200" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A201" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="B201" t="s">
         <v>4</v>
       </c>
       <c r="C201" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="D201" s="1">
         <v>45796</v>
       </c>
-      <c r="E201" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A202" s="11" t="s">
+      <c r="E201" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F201" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="6" t="s">
+        <v>414</v>
+      </c>
+      <c r="B202" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="C202" s="6" t="s">
+        <v>428</v>
+      </c>
+      <c r="D202" s="7">
+        <v>45803</v>
+      </c>
+      <c r="E202" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G202" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="H202" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I202" s="7">
+        <v>45918</v>
+      </c>
+      <c r="K202" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="L202" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="M202" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="203" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="6" t="s">
         <v>416</v>
       </c>
-      <c r="B202" s="11" t="s">
+      <c r="B203" s="6" t="s">
+        <v>425</v>
+      </c>
+      <c r="C203" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="D203" s="7">
+        <v>45824</v>
+      </c>
+      <c r="E203" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G203" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="H203" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I203" s="7">
+        <v>45931</v>
+      </c>
+      <c r="K203" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="L203" s="6" t="s">
+        <v>436</v>
+      </c>
+      <c r="M203" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="204" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
         <v>417</v>
       </c>
-      <c r="C202" s="11" t="s">
-[...66 lines deleted...]
-      </c>
       <c r="B204" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="C204" t="s">
-        <v>424</v>
+        <v>422</v>
       </c>
       <c r="D204" s="1">
         <v>45824</v>
       </c>
-      <c r="E204" s="10" t="s">
-[...6 lines deleted...]
-    <row r="205" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E204" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F204" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="205" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A205" t="s">
+        <v>418</v>
+      </c>
+      <c r="B205" t="s">
         <v>420</v>
       </c>
-      <c r="B205" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C205" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="D205" s="1">
         <v>45824</v>
       </c>
-      <c r="E205" s="10" t="s">
-[...6 lines deleted...]
-    <row r="206" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E205" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F205" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="206" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A206" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="B206" t="s">
-        <v>422</v>
+        <v>420</v>
       </c>
       <c r="C206" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="D206" s="1">
         <v>45824</v>
       </c>
-      <c r="E206" s="10" t="s">
-[...6 lines deleted...]
-    <row r="207" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E206" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F206" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="207" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A207" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="B207" t="s">
         <v>4</v>
       </c>
       <c r="C207" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="D207" s="1">
         <v>45874</v>
       </c>
-      <c r="E207" s="10" t="s">
-[...7 lines deleted...]
-      <c r="A208" t="s">
+      <c r="E207" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F207" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="208" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="6" t="s">
+        <v>429</v>
+      </c>
+      <c r="B208" s="6" t="s">
         <v>431</v>
       </c>
-      <c r="B208" t="s">
+      <c r="C208" s="6" t="s">
+        <v>432</v>
+      </c>
+      <c r="D208" s="7">
+        <v>45880</v>
+      </c>
+      <c r="E208" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F208" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G208" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H208" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I208" s="7">
+        <v>46093</v>
+      </c>
+      <c r="J208" s="7">
+        <v>46143</v>
+      </c>
+      <c r="K208" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L208" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M208" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" s="6" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="6" t="s">
+        <v>430</v>
+      </c>
+      <c r="B209" s="6" t="s">
+        <v>431</v>
+      </c>
+      <c r="C209" s="6" t="s">
         <v>433</v>
       </c>
-      <c r="C208" t="s">
-[...2 lines deleted...]
-      <c r="D208" s="1">
+      <c r="D209" s="7">
         <v>45880</v>
       </c>
-      <c r="E208" s="10" t="s">
-[...23 lines deleted...]
-        <v>74</v>
+      <c r="E209" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="F209" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G209" s="6" t="s">
+        <v>439</v>
+      </c>
+      <c r="H209" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="I209" s="7">
+        <v>46093</v>
+      </c>
+      <c r="J209" s="7">
+        <v>46143</v>
+      </c>
+      <c r="K209" s="6" t="s">
+        <v>442</v>
+      </c>
+      <c r="L209" s="6" t="s">
+        <v>438</v>
+      </c>
+      <c r="M209" s="6" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>444</v>
+      </c>
+      <c r="B210" t="s">
+        <v>75</v>
+      </c>
+      <c r="C210" t="s">
+        <v>456</v>
+      </c>
+      <c r="D210" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E210" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F210" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I210" s="1"/>
+      <c r="J210" s="1"/>
+    </row>
+    <row r="211" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>445</v>
+      </c>
+      <c r="B211" t="s">
+        <v>75</v>
+      </c>
+      <c r="C211" t="s">
+        <v>455</v>
+      </c>
+      <c r="D211" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E211" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F211" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I211" s="1"/>
+      <c r="J211" s="1"/>
+    </row>
+    <row r="212" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>446</v>
+      </c>
+      <c r="B212" t="s">
+        <v>75</v>
+      </c>
+      <c r="C212" t="s">
+        <v>454</v>
+      </c>
+      <c r="D212" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E212" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F212" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I212" s="1"/>
+      <c r="J212" s="1"/>
+    </row>
+    <row r="213" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>447</v>
+      </c>
+      <c r="B213" t="s">
+        <v>75</v>
+      </c>
+      <c r="C213" t="s">
+        <v>453</v>
+      </c>
+      <c r="D213" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E213" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F213" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I213" s="1"/>
+      <c r="J213" s="1"/>
+    </row>
+    <row r="214" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A214" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="B214" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C214" s="4" t="s">
+        <v>452</v>
+      </c>
+      <c r="D214" s="13">
+        <v>46048</v>
+      </c>
+      <c r="E214" s="14" t="s">
+        <v>47</v>
+      </c>
+      <c r="F214" s="14" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="215" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>449</v>
+      </c>
+      <c r="B215" t="s">
+        <v>75</v>
+      </c>
+      <c r="C215" t="s">
+        <v>88</v>
+      </c>
+      <c r="D215" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F215" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I215" s="1"/>
+      <c r="J215" s="1"/>
+    </row>
+    <row r="216" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>450</v>
+      </c>
+      <c r="B216" t="s">
+        <v>75</v>
+      </c>
+      <c r="C216" t="s">
+        <v>457</v>
+      </c>
+      <c r="D216" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E216" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F216" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I216" s="1"/>
+      <c r="J216" s="1"/>
+    </row>
+    <row r="217" spans="1:13" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>451</v>
+      </c>
+      <c r="B217" t="s">
+        <v>75</v>
+      </c>
+      <c r="C217" t="s">
+        <v>154</v>
+      </c>
+      <c r="D217" s="1">
+        <v>46048</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="I217" s="1"/>
+      <c r="J217" s="1"/>
+    </row>
+    <row r="218" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>458</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="D218" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E218" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F218" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="219" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>459</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>462</v>
+      </c>
+      <c r="D219" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E219" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F219" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="220" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>460</v>
+      </c>
+      <c r="B220" s="4" t="s">
+        <v>241</v>
+      </c>
+      <c r="C220" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="D220" s="13">
+        <v>46125</v>
+      </c>
+      <c r="E220" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F220" s="5" t="s">
+        <v>73</v>
       </c>
     </row>
   </sheetData>
+  <autoFilter ref="A1:M217"/>
   <conditionalFormatting sqref="C6">
     <cfRule type="expression" dxfId="29" priority="1">
       <formula>#REF!="1/a kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="28" priority="2">
       <formula>#REF!="1. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="27" priority="3">
       <formula>#REF!="2. kör"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2">
     <cfRule type="expression" dxfId="26" priority="28">
       <formula>#REF!="3. kör normál elj."</formula>
     </cfRule>
     <cfRule type="expression" dxfId="25" priority="29">
       <formula>#REF!="4. kör"</formula>
     </cfRule>
     <cfRule type="expression" dxfId="24" priority="30">
       <formula>#REF!="Befejezett"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C2">
     <cfRule type="expression" dxfId="23" priority="25">
       <formula>#REF!="1/a kör"</formula>