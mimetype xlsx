--- v0 (2025-12-13)
+++ v1 (2026-06-23)
@@ -1,207 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/queryTables/queryTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/queryTables/queryTable2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/queryTables/queryTable3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/queryTables/queryTable4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/queryTables/queryTable5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
+  <Override PartName="/xl/queryTables/queryTable6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.queryTable+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="O:\AltFin\Tematikus\Honlapra\Minőségi indikátorok\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\AT\C_root\Régi\egyeb\munkak\szules\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11700"/>
   </bookViews>
   <sheets>
-    <sheet name="Szülés, császármetszés 2015-24" sheetId="1" r:id="rId1"/>
+    <sheet name="Szülés, császármetszés 2015-25" sheetId="1" r:id="rId1"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId2"/>
+  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Szülés, császármetszés 2015-24'!$A$3:$I$541</definedName>
-[...10 lines deleted...]
-    <definedName name="SZULES_INT_2023FINEV_uj" localSheetId="0">'Szülés, császármetszés 2015-24'!$A$486:$H$541</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Szülés, császármetszés 2015-25'!$A$3:$M$653</definedName>
+    <definedName name="_xlchart.v1.0" hidden="1">'Szülés, császármetszés 2015-25'!$J$4:$J$14</definedName>
+    <definedName name="_xlchart.v1.1" hidden="1">'Szülés, császármetszés 2015-25'!$M$4:$M$14</definedName>
+    <definedName name="SZULES_2015_2021" localSheetId="0">'Szülés, császármetszés 2015-25'!$A$4:$H$426</definedName>
+    <definedName name="SZULES_2015_2021_EVOSSZ" localSheetId="0">'Szülés, császármetszés 2015-25'!$J$4:$M$10</definedName>
+    <definedName name="SZULES_2022" localSheetId="0">'Szülés, császármetszés 2015-25'!$A$427:$H$485</definedName>
+    <definedName name="SZULES_2022_EVOSSZ" localSheetId="0">'Szülés, császármetszés 2015-25'!$J$11:$M$11</definedName>
+    <definedName name="SZULES_INT_2023FINEV_uj" localSheetId="0">'Szülés, császármetszés 2015-25'!$A$486:$H$541</definedName>
+    <definedName name="SZULES_INT_2024FINEV" localSheetId="0">'Szülés, császármetszés 2015-25'!$A$542:$H$597</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
+</file>
+
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="L12" i="1" l="1"/>
+  <c r="K12" i="1"/>
+  <c r="M12" i="1" l="1"/>
+</calcChain>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <connection id="1" name="SZULES_2015_2021" type="6" refreshedVersion="6" background="1" saveData="1">
     <textPr codePage="1250" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_2015_2021.CSV" thousands=" " tab="0" semicolon="1">
       <textFields count="10">
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
-  <connection id="2" name="SZULES_2015_2021_EVOSSZ1" type="6" refreshedVersion="6" background="1" saveData="1">
+  <connection id="2" name="SZULES_2015_2021_EVOSSZ" type="6" refreshedVersion="6" background="1" saveData="1">
     <textPr codePage="852" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_2015_2021_EVOSSZ.CSV" thousands=" " tab="0" semicolon="1">
       <textFields count="4">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
-  <connection id="3" name="SZULES_2015_2021_EVOSSZ2" type="6" refreshedVersion="6" background="1" saveData="1">
-[...19 lines deleted...]
-  <connection id="5" name="SZULES_2022" type="6" refreshedVersion="6" background="1" saveData="1">
+  <connection id="3" name="SZULES_2022" type="6" refreshedVersion="6" background="1" saveData="1">
     <textPr codePage="1250" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_2022.CSV" thousands=" " tab="0" semicolon="1">
       <textFields count="10">
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
-  <connection id="6" name="SZULES_2022_EVOSSZ1" type="6" refreshedVersion="6" background="1" saveData="1">
+  <connection id="4" name="SZULES_2022_EVOSSZ" type="6" refreshedVersion="6" background="1" saveData="1">
     <textPr codePage="852" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_2022_EVOSSZ.CSV" thousands=" " tab="0" semicolon="1">
       <textFields count="4">
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
-  <connection id="7" name="SZULES_2022_EVOSSZ2" type="6" refreshedVersion="6" background="1" saveData="1">
-[...1 lines deleted...]
-      <textFields count="4">
+  <connection id="5" name="SZULES_INT_2023FINEV_uj1" type="6" refreshedVersion="6" background="1" saveData="1">
+    <textPr codePage="1250" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_INT_2023FINEV_uj.CSV" thousands=" " tab="0" semicolon="1">
+      <textFields count="9">
+        <textField type="text"/>
+        <textField type="text"/>
+        <textField type="text"/>
+        <textField type="text"/>
+        <textField type="text"/>
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
-  <connection id="8" name="SZULES_2022_EVOSSZ4" type="6" refreshedVersion="6" background="1" saveData="1">
-[...10 lines deleted...]
-    <textPr codePage="1250" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_INT_2023FINEV_uj.CSV" thousands=" " tab="0" semicolon="1">
+  <connection id="6" name="SZULES_INT_2024FINEV1" type="6" refreshedVersion="6" background="1" saveData="1">
+    <textPr codePage="1250" sourceFile="C:\Users\CsaszarER\Documents\Adatkérés\BMarika\Szülés3\SZULES_INT_2024FINEV.CSV" thousands=" " tab="0" semicolon="1">
       <textFields count="9">
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField type="text"/>
         <textField/>
         <textField/>
         <textField/>
       </textFields>
     </textPr>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2992" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3273" uniqueCount="250">
   <si>
     <t>FIN Év</t>
   </si>
   <si>
     <t>Megye</t>
   </si>
   <si>
     <t>Megyenév</t>
   </si>
   <si>
     <t>Megnevezés</t>
   </si>
   <si>
     <t>Szülések száma összesen</t>
   </si>
   <si>
     <t>Császármetszés</t>
   </si>
   <si>
     <t>Esetszám</t>
   </si>
   <si>
     <t>Arány %</t>
   </si>
   <si>
@@ -903,51 +889,54 @@
   <si>
     <t xml:space="preserve">Budapesti Péterfy Sándor utcai Kórház-Rendelőintézet                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">Budapesti Uzsoki Utcai Kórház                                                                                                                         </t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t xml:space="preserve">Gottsegen György Országos Kardiovaszkuláris Intézet                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">Budapesti Szent Margit Kórház                                                                                                                         </t>
   </si>
   <si>
     <t>U403</t>
   </si>
   <si>
     <t xml:space="preserve">Észak-Pesti Centrumkórház - Honvédkórház                                                                                                              </t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>Szülésszám és ezzel összefüggésben a császármetszések aránya intézetenként, 2015-2024. finanszírozási évben</t>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>Szülésszám és ezzel összefüggésben a császármetszések aránya intézetenként, 2015-2025. finanszírozási évben</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -964,55 +953,53 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -1074,721 +1061,737 @@
       <right style="thin">
         <color theme="4" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="4" tint="-0.499984740745262"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="2" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
+    <cellStyle name="Normál 2" xfId="2"/>
+    <cellStyle name="Normál 3" xfId="3"/>
     <cellStyle name="Normál 5" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/connections" Target="connections.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="hu-HU"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:title>
       <c:tx>
         <c:rich>
           <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="hu-HU" sz="1800" b="1" i="0" baseline="0">
+              <a:rPr lang="hu-HU" sz="1100" b="1" i="0" baseline="0">
                 <a:effectLst/>
               </a:rPr>
-              <a:t>Szülésszám és ezzel összefüggésben a császármetszések száma 2015-2024</a:t>
+              <a:t>Szülésszám és ezzel összefüggésben a császármetszések száma 2015-2025</a:t>
             </a:r>
-            <a:endParaRPr lang="hu-HU">
+            <a:endParaRPr lang="hu-HU" sz="1100">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="hu-HU" sz="1800" b="1" i="0" baseline="0">
+              <a:rPr lang="hu-HU" sz="1100" b="1" i="0" baseline="0">
                 <a:effectLst/>
               </a:rPr>
               <a:t> között</a:t>
             </a:r>
-            <a:endParaRPr lang="hu-HU">
+            <a:endParaRPr lang="hu-HU" sz="1100">
               <a:effectLst/>
             </a:endParaRPr>
           </a:p>
         </c:rich>
       </c:tx>
-      <c:layout/>
+      <c:layout>
+        <c:manualLayout>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.1505694052394394"/>
+          <c:y val="0"/>
+        </c:manualLayout>
+      </c:layout>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="65000"/>
                   <a:lumOff val="35000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="hu-HU"/>
         </a:p>
       </c:txPr>
     </c:title>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$N$3</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$M$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Császármetszés aránya (%)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
-              <a:srgbClr val="92D050"/>
+              <a:schemeClr val="accent6"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:val>
             <c:numRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$N$4:$N$13</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$M$4:$M$14</c:f>
               <c:numCache>
-                <c:formatCode>0,00%</c:formatCode>
-                <c:ptCount val="10"/>
+                <c:formatCode>#,##0.00</c:formatCode>
+                <c:ptCount val="11"/>
                 <c:pt idx="0">
-                  <c:v>0.3846</c:v>
+                  <c:v>38.46</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>0.39219999999999999</c:v>
+                  <c:v>39.22</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>0.40299999999999997</c:v>
+                  <c:v>40.299999999999997</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>0.41090000000000004</c:v>
+                  <c:v>41.09</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>0.42020000000000002</c:v>
+                  <c:v>42.02</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>0.40979999999999994</c:v>
+                  <c:v>40.98</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.40630000000000005</c:v>
+                  <c:v>40.630000000000003</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>0.40720000000000001</c:v>
+                  <c:v>40.72</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>0.40857873069030204</c:v>
+                  <c:v>40.857873069030205</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>0.41590000000000005</c:v>
+                  <c:v>41.59</c:v>
+                </c:pt>
+                <c:pt idx="10">
+                  <c:v>42.55</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000002-CEB1-417A-B190-6DB11686C629}"/>
+              <c16:uniqueId val="{00000002-5EFE-43F5-BAED-BDA225A0410F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="219"/>
-        <c:axId val="362586456"/>
-        <c:axId val="362585144"/>
+        <c:axId val="555814736"/>
+        <c:axId val="555814408"/>
       </c:barChart>
       <c:lineChart>
         <c:grouping val="standard"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$L$3</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$K$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Szülések száma összesen (db)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$K$4:$K$13</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$J$4:$J$14</c:f>
               <c:strCache>
-                <c:ptCount val="10"/>
+                <c:ptCount val="11"/>
                 <c:pt idx="0">
                   <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>2024</c:v>
                 </c:pt>
+                <c:pt idx="10">
+                  <c:v>2025</c:v>
+                </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$L$4:$L$13</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$K$4:$K$14</c:f>
               <c:numCache>
-                <c:formatCode># ##0</c:formatCode>
-                <c:ptCount val="10"/>
+                <c:formatCode>#,##0</c:formatCode>
+                <c:ptCount val="11"/>
                 <c:pt idx="0">
                   <c:v>89152</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>89232</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>88632</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>86241</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>84749</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>88644</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>87210</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>82753</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>79429</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>71701</c:v>
                 </c:pt>
+                <c:pt idx="10">
+                  <c:v>66714</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000000-CEB1-417A-B190-6DB11686C629}"/>
+              <c16:uniqueId val="{00000000-5EFE-43F5-BAED-BDA225A0410F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$M$3</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$L$3</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Császármetszés esetszám (db)</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="28575" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$K$4:$K$13</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$J$4:$J$14</c:f>
               <c:strCache>
-                <c:ptCount val="10"/>
+                <c:ptCount val="11"/>
                 <c:pt idx="0">
                   <c:v>2015</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>2016</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>2017</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>2018</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>2019</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>2020</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>2021</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>2022</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>2023</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>2024</c:v>
                 </c:pt>
+                <c:pt idx="10">
+                  <c:v>2025</c:v>
+                </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'Szülés, császármetszés 2015-24'!$M$4:$M$13</c:f>
+              <c:f>'Szülés, császármetszés 2015-25'!$L$4:$L$14</c:f>
               <c:numCache>
-                <c:formatCode># ##0</c:formatCode>
-                <c:ptCount val="10"/>
+                <c:formatCode>#,##0</c:formatCode>
+                <c:ptCount val="11"/>
                 <c:pt idx="0">
                   <c:v>34289</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>34999</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>35716</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>35437</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>35612</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>36328</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>35437</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>33700</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>32453</c:v>
                 </c:pt>
                 <c:pt idx="9">
                   <c:v>29821</c:v>
                 </c:pt>
+                <c:pt idx="10">
+                  <c:v>28385</c:v>
+                </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
-              <c16:uniqueId val="{00000001-CEB1-417A-B190-6DB11686C629}"/>
+              <c16:uniqueId val="{00000001-5EFE-43F5-BAED-BDA225A0410F}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:marker val="1"/>
         <c:smooth val="0"/>
-        <c:axId val="362592688"/>
-        <c:axId val="362595312"/>
+        <c:axId val="378136752"/>
+        <c:axId val="378135768"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="362592688"/>
+        <c:axId val="378136752"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="15000"/>
                 <a:lumOff val="85000"/>
               </a:schemeClr>
             </a:solidFill>
             <a:round/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="hu-HU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="362595312"/>
+        <c:crossAx val="378135768"/>
         <c:crosses val="autoZero"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="362595312"/>
+        <c:axId val="378135768"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
               <a:solidFill>
                 <a:schemeClr val="tx1">
                   <a:lumMod val="15000"/>
                   <a:lumOff val="85000"/>
                 </a:schemeClr>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
         </c:majorGridlines>
-        <c:numFmt formatCode="# ##0" sourceLinked="1"/>
+        <c:numFmt formatCode="#,##0" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="hu-HU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="362592688"/>
+        <c:crossAx val="378136752"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:valAx>
-        <c:axId val="362585144"/>
+        <c:axId val="555814408"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
-        <c:numFmt formatCode="0\.00%" sourceLinked="0"/>
+        <c:numFmt formatCode="#,##0.00" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </c:spPr>
         <c:txPr>
           <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:lumMod val="65000"/>
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="hu-HU"/>
           </a:p>
         </c:txPr>
-        <c:crossAx val="362586456"/>
+        <c:crossAx val="555814736"/>
         <c:crosses val="max"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:catAx>
-        <c:axId val="362586456"/>
+        <c:axId val="555814736"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
-        <c:crossAx val="362585144"/>
-        <c:crosses val="autoZero"/>
+        <c:crossAx val="555814408"/>
         <c:auto val="1"/>
         <c:lblAlgn val="ctr"/>
         <c:lblOffset val="100"/>
         <c:noMultiLvlLbl val="0"/>
       </c:catAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout/>
       <c:overlay val="0"/>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
@@ -2379,98 +2382,271 @@
     <cs:lnRef idx="0"/>
     <cs:fillRef idx="0"/>
     <cs:effectRef idx="0"/>
     <cs:fontRef idx="minor">
       <a:schemeClr val="tx1"/>
     </cs:fontRef>
     <cs:spPr>
       <a:noFill/>
       <a:ln>
         <a:noFill/>
       </a:ln>
     </cs:spPr>
   </cs:wall>
 </cs:chartStyle>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>460375</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>63500</xdr:rowOff>
+      <xdr:colOff>361949</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>21</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>142875</xdr:rowOff>
+      <xdr:col>18</xdr:col>
+      <xdr:colOff>9525</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>95250</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="4" name="Diagram 3"/>
+        <xdr:cNvPr id="5" name="Diagram 4"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Users/HorgosK/Downloads/Szules_csaszarmetsz_2015_2024_fin_ev.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Szülés, császármetszés 2015-24"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0">
+        <row r="3">
+          <cell r="L3" t="str">
+            <v>Szülések száma összesen (db)</v>
+          </cell>
+          <cell r="M3" t="str">
+            <v>Császármetszés esetszám (db)</v>
+          </cell>
+          <cell r="N3" t="str">
+            <v>Császármetszés aránya (%)</v>
+          </cell>
+        </row>
+        <row r="4">
+          <cell r="K4" t="str">
+            <v>2015</v>
+          </cell>
+          <cell r="L4">
+            <v>89152</v>
+          </cell>
+          <cell r="M4">
+            <v>34289</v>
+          </cell>
+          <cell r="N4">
+            <v>0.3846</v>
+          </cell>
+        </row>
+        <row r="5">
+          <cell r="K5" t="str">
+            <v>2016</v>
+          </cell>
+          <cell r="L5">
+            <v>89232</v>
+          </cell>
+          <cell r="M5">
+            <v>34999</v>
+          </cell>
+          <cell r="N5">
+            <v>0.39219999999999999</v>
+          </cell>
+        </row>
+        <row r="6">
+          <cell r="K6" t="str">
+            <v>2017</v>
+          </cell>
+          <cell r="L6">
+            <v>88632</v>
+          </cell>
+          <cell r="M6">
+            <v>35716</v>
+          </cell>
+          <cell r="N6">
+            <v>0.40299999999999997</v>
+          </cell>
+        </row>
+        <row r="7">
+          <cell r="K7" t="str">
+            <v>2018</v>
+          </cell>
+          <cell r="L7">
+            <v>86241</v>
+          </cell>
+          <cell r="M7">
+            <v>35437</v>
+          </cell>
+          <cell r="N7">
+            <v>0.41090000000000004</v>
+          </cell>
+        </row>
+        <row r="8">
+          <cell r="K8" t="str">
+            <v>2019</v>
+          </cell>
+          <cell r="L8">
+            <v>84749</v>
+          </cell>
+          <cell r="M8">
+            <v>35612</v>
+          </cell>
+          <cell r="N8">
+            <v>0.42020000000000002</v>
+          </cell>
+        </row>
+        <row r="9">
+          <cell r="K9" t="str">
+            <v>2020</v>
+          </cell>
+          <cell r="L9">
+            <v>88644</v>
+          </cell>
+          <cell r="M9">
+            <v>36328</v>
+          </cell>
+          <cell r="N9">
+            <v>0.40979999999999994</v>
+          </cell>
+        </row>
+        <row r="10">
+          <cell r="K10" t="str">
+            <v>2021</v>
+          </cell>
+          <cell r="L10">
+            <v>87210</v>
+          </cell>
+          <cell r="M10">
+            <v>35437</v>
+          </cell>
+          <cell r="N10">
+            <v>0.40630000000000005</v>
+          </cell>
+        </row>
+        <row r="11">
+          <cell r="K11" t="str">
+            <v>2022</v>
+          </cell>
+          <cell r="L11">
+            <v>82753</v>
+          </cell>
+          <cell r="M11">
+            <v>33700</v>
+          </cell>
+          <cell r="N11">
+            <v>0.40720000000000001</v>
+          </cell>
+        </row>
+        <row r="12">
+          <cell r="K12">
+            <v>2023</v>
+          </cell>
+          <cell r="L12">
+            <v>79429</v>
+          </cell>
+          <cell r="M12">
+            <v>32453</v>
+          </cell>
+          <cell r="N12">
+            <v>0.40857873069030204</v>
+          </cell>
+        </row>
+        <row r="13">
+          <cell r="K13">
+            <v>2024</v>
+          </cell>
+          <cell r="L13">
+            <v>71701</v>
+          </cell>
+          <cell r="M13">
+            <v>29821</v>
+          </cell>
+          <cell r="N13">
+            <v>0.41590000000000005</v>
+          </cell>
+        </row>
+      </sheetData>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
+</file>
+
 <file path=xl/queryTables/queryTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2022_EVOSSZ_1" connectionId="7" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2022" connectionId="3" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/queryTables/queryTable2.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2015_2021_EVOSSZ_1" connectionId="3" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_INT_2023FINEV_uj" connectionId="5" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/queryTables/queryTable3.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_INT_2024FINEV" connectionId="6" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+</file>
+
+<file path=xl/queryTables/queryTable4.xml><?xml version="1.0" encoding="utf-8"?>
 <queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2015_2021" connectionId="1" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
-<file path=xl/queryTables/queryTable4.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2022" connectionId="5" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<file path=xl/queryTables/queryTable5.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2015_2021_EVOSSZ" connectionId="2" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
-<file path=xl/queryTables/queryTable5.xml><?xml version="1.0" encoding="utf-8"?>
-<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_INT_2023FINEV_uj" connectionId="9" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
+<file path=xl/queryTables/queryTable6.xml><?xml version="1.0" encoding="utf-8"?>
+<queryTable xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" name="SZULES_2022_EVOSSZ" connectionId="4" autoFormatId="16" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="0"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2691,1506 +2867,1422 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/queryTable" Target="../queryTables/queryTable2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O597"/>
+  <dimension ref="A1:M653"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="D1" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="S5" sqref="S5"/>
+      <selection pane="bottomLeft" activeCell="D2" sqref="D2:D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.85546875" style="16" customWidth="1"/>
     <col min="3" max="3" width="23.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="6.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="81.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.7109375" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.42578125" style="3" customWidth="1"/>
-    <col min="9" max="11" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="6.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="18.5703125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="16.7109375" style="3" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="A2" s="25" t="s">
+    <row r="1" spans="1:13" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="17" t="s">
+        <v>249</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="18" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="25" t="s">
+      <c r="C2" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="27" t="s">
+      <c r="D2" s="20" t="s">
         <v>204</v>
       </c>
-      <c r="E2" s="27" t="s">
+      <c r="E2" s="20" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="29" t="s">
+      <c r="F2" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="27" t="s">
+      <c r="G2" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="31"/>
-[...7 lines deleted...]
-      <c r="F3" s="30"/>
+      <c r="H2" s="24"/>
+    </row>
+    <row r="3" spans="1:13" ht="63" x14ac:dyDescent="0.2">
+      <c r="A3" s="19"/>
+      <c r="B3" s="19"/>
+      <c r="C3" s="19"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="23"/>
       <c r="G3" s="4" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
+      <c r="J3" s="6" t="s">
+        <v>8</v>
+      </c>
       <c r="K3" s="6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="L3" s="6" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="M3" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="N3" s="7" t="s">
+      <c r="M3" s="7" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D4" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="8" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="11">
         <v>490</v>
       </c>
       <c r="G4" s="11">
         <v>177</v>
       </c>
       <c r="H4" s="12">
         <v>36.119999999999997</v>
       </c>
-      <c r="K4" s="13" t="s">
+      <c r="J4" s="13" t="s">
         <v>12</v>
       </c>
+      <c r="K4" s="11">
+        <v>89152</v>
+      </c>
       <c r="L4" s="11">
-        <v>89152</v>
-[...1 lines deleted...]
-      <c r="M4" s="11">
         <v>34289</v>
       </c>
-      <c r="N4" s="22">
-[...4 lines deleted...]
-    <row r="5" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M4" s="12">
+        <v>38.46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="11">
         <v>610</v>
       </c>
       <c r="G5" s="11">
         <v>204</v>
       </c>
       <c r="H5" s="12">
         <v>33.44</v>
       </c>
-      <c r="K5" s="13" t="s">
+      <c r="J5" s="13" t="s">
         <v>19</v>
       </c>
+      <c r="K5" s="11">
+        <v>89232</v>
+      </c>
       <c r="L5" s="11">
-        <v>89232</v>
-[...1 lines deleted...]
-      <c r="M5" s="11">
         <v>34999</v>
       </c>
-      <c r="N5" s="22">
-[...4 lines deleted...]
-    <row r="6" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M5" s="12">
+        <v>39.22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="11">
         <v>2518</v>
       </c>
       <c r="G6" s="11">
         <v>1046</v>
       </c>
       <c r="H6" s="12">
         <v>41.54</v>
       </c>
-      <c r="K6" s="13" t="s">
+      <c r="J6" s="13" t="s">
         <v>22</v>
       </c>
+      <c r="K6" s="11">
+        <v>88632</v>
+      </c>
       <c r="L6" s="11">
-        <v>88632</v>
-[...1 lines deleted...]
-      <c r="M6" s="11">
         <v>35716</v>
       </c>
-      <c r="N6" s="22">
-[...4 lines deleted...]
-    <row r="7" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M6" s="12">
+        <v>40.299999999999997</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="11">
         <v>2823</v>
       </c>
       <c r="G7" s="11">
         <v>1300</v>
       </c>
       <c r="H7" s="12">
         <v>46.05</v>
       </c>
-      <c r="K7" s="13" t="s">
+      <c r="J7" s="13" t="s">
         <v>27</v>
       </c>
+      <c r="K7" s="11">
+        <v>86241</v>
+      </c>
       <c r="L7" s="11">
-        <v>86241</v>
-[...1 lines deleted...]
-      <c r="M7" s="11">
         <v>35437</v>
       </c>
-      <c r="N7" s="22">
-[...4 lines deleted...]
-    <row r="8" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M7" s="12">
+        <v>41.09</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C8" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>28</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>29</v>
       </c>
       <c r="F8" s="11">
         <v>538</v>
       </c>
       <c r="G8" s="11">
         <v>166</v>
       </c>
       <c r="H8" s="12">
         <v>30.86</v>
       </c>
-      <c r="K8" s="13" t="s">
+      <c r="J8" s="13" t="s">
         <v>30</v>
       </c>
+      <c r="K8" s="11">
+        <v>84749</v>
+      </c>
       <c r="L8" s="11">
-        <v>84749</v>
-[...1 lines deleted...]
-      <c r="M8" s="11">
         <v>35612</v>
       </c>
-      <c r="N8" s="22">
-[...4 lines deleted...]
-    <row r="9" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M8" s="12">
+        <v>42.02</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>31</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="11">
         <v>608</v>
       </c>
       <c r="G9" s="11">
         <v>201</v>
       </c>
       <c r="H9" s="12">
         <v>33.06</v>
       </c>
-      <c r="K9" s="13" t="s">
+      <c r="J9" s="13" t="s">
         <v>33</v>
       </c>
+      <c r="K9" s="11">
+        <v>88644</v>
+      </c>
       <c r="L9" s="11">
-        <v>88644</v>
-[...1 lines deleted...]
-      <c r="M9" s="11">
         <v>36328</v>
       </c>
-      <c r="N9" s="22">
-[...4 lines deleted...]
-    <row r="10" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M9" s="12">
+        <v>40.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E10" s="8" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="11">
         <v>907</v>
       </c>
       <c r="G10" s="11">
         <v>418</v>
       </c>
       <c r="H10" s="12">
         <v>46.09</v>
       </c>
-      <c r="K10" s="13" t="s">
+      <c r="J10" s="13" t="s">
         <v>38</v>
       </c>
+      <c r="K10" s="11">
+        <v>87210</v>
+      </c>
       <c r="L10" s="11">
-        <v>87210</v>
-[...1 lines deleted...]
-      <c r="M10" s="11">
         <v>35437</v>
       </c>
-      <c r="N10" s="22">
-[...4 lines deleted...]
-    <row r="11" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M10" s="12">
+        <v>40.630000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="8" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="11">
         <v>963</v>
       </c>
       <c r="G11" s="11">
         <v>254</v>
       </c>
       <c r="H11" s="12">
         <v>26.38</v>
       </c>
-      <c r="K11" s="14" t="s">
+      <c r="J11" s="14" t="s">
         <v>41</v>
       </c>
+      <c r="K11" s="11">
+        <v>82753</v>
+      </c>
       <c r="L11" s="11">
-        <v>82753</v>
-[...1 lines deleted...]
-      <c r="M11" s="11">
         <v>33700</v>
       </c>
-      <c r="N11" s="22">
-[...4 lines deleted...]
-    <row r="12" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M11" s="12">
+        <v>40.72</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>42</v>
       </c>
       <c r="E12" s="8" t="s">
         <v>43</v>
       </c>
       <c r="F12" s="11">
         <v>534</v>
       </c>
       <c r="G12" s="11">
         <v>227</v>
       </c>
       <c r="H12" s="12">
         <v>42.51</v>
       </c>
-      <c r="K12" s="14">
+      <c r="J12" s="14">
         <v>2023</v>
       </c>
+      <c r="K12" s="11">
+        <f>SUM(F486:F541)</f>
+        <v>79429</v>
+      </c>
       <c r="L12" s="11">
-        <v>79429</v>
-[...1 lines deleted...]
-      <c r="M12" s="11">
+        <f>SUM(G486:G541)</f>
         <v>32453</v>
       </c>
-      <c r="N12" s="22">
-[...4 lines deleted...]
-    <row r="13" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M12" s="12">
+        <f>(L12*100)/K12</f>
+        <v>40.857873069030205</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C13" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>46</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>47</v>
       </c>
       <c r="F13" s="11">
         <v>2172</v>
       </c>
       <c r="G13" s="11">
         <v>705</v>
       </c>
       <c r="H13" s="12">
         <v>32.46</v>
       </c>
-      <c r="K13" s="20">
-[...2 lines deleted...]
-      <c r="L13" s="18">
+      <c r="J13" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="K13" s="11">
         <v>71701</v>
       </c>
-      <c r="M13" s="18">
+      <c r="L13" s="11">
         <v>29821</v>
       </c>
-      <c r="N13" s="23">
-[...4 lines deleted...]
-    <row r="14" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="M13" s="12">
+        <v>41.59</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C14" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>48</v>
       </c>
       <c r="E14" s="8" t="s">
         <v>49</v>
       </c>
       <c r="F14" s="11">
         <v>541</v>
       </c>
       <c r="G14" s="11">
         <v>213</v>
       </c>
       <c r="H14" s="12">
         <v>39.369999999999997</v>
       </c>
-      <c r="L14" s="2"/>
-[...3 lines deleted...]
-    <row r="15" spans="1:15" x14ac:dyDescent="0.2">
+      <c r="J14" s="14">
+        <v>2025</v>
+      </c>
+      <c r="K14" s="11">
+        <v>66714</v>
+      </c>
+      <c r="L14" s="11">
+        <v>28385</v>
+      </c>
+      <c r="M14" s="12">
+        <v>42.55</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C15" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="8" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="11">
         <v>2215</v>
       </c>
       <c r="G15" s="11">
         <v>770</v>
       </c>
       <c r="H15" s="12">
         <v>34.76</v>
       </c>
-      <c r="L15" s="2"/>
-[...3 lines deleted...]
-    <row r="16" spans="1:15" x14ac:dyDescent="0.2">
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D16" s="8" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="8" t="s">
         <v>53</v>
       </c>
       <c r="F16" s="11">
         <v>749</v>
       </c>
       <c r="G16" s="11">
         <v>145</v>
       </c>
       <c r="H16" s="12">
         <v>19.36</v>
       </c>
-      <c r="L16" s="2"/>
-[...3 lines deleted...]
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>45</v>
       </c>
       <c r="D17" s="8" t="s">
         <v>54</v>
       </c>
       <c r="E17" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F17" s="11">
         <v>786</v>
       </c>
       <c r="G17" s="11">
         <v>208</v>
       </c>
       <c r="H17" s="12">
         <v>26.46</v>
       </c>
-      <c r="L17" s="2"/>
-[...3 lines deleted...]
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>57</v>
       </c>
       <c r="D18" s="8" t="s">
         <v>58</v>
       </c>
       <c r="E18" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F18" s="11">
         <v>731</v>
       </c>
       <c r="G18" s="11">
         <v>247</v>
       </c>
       <c r="H18" s="12">
         <v>33.79</v>
       </c>
-      <c r="L18" s="2"/>
-[...3 lines deleted...]
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A19" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>57</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>60</v>
       </c>
       <c r="E19" s="8" t="s">
         <v>61</v>
       </c>
       <c r="F19" s="11">
         <v>753</v>
       </c>
       <c r="G19" s="11">
         <v>247</v>
       </c>
       <c r="H19" s="12">
         <v>32.799999999999997</v>
       </c>
-      <c r="L19" s="2"/>
-[...3 lines deleted...]
-    <row r="20" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>57</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>62</v>
       </c>
       <c r="E20" s="8" t="s">
         <v>63</v>
       </c>
       <c r="F20" s="11">
         <v>2476</v>
       </c>
       <c r="G20" s="11">
         <v>1104</v>
       </c>
       <c r="H20" s="12">
         <v>44.59</v>
       </c>
-      <c r="L20" s="2"/>
-[...3 lines deleted...]
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>65</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>66</v>
       </c>
       <c r="E21" s="8" t="s">
         <v>67</v>
       </c>
       <c r="F21" s="11">
         <v>2499</v>
       </c>
       <c r="G21" s="11">
         <v>885</v>
       </c>
       <c r="H21" s="12">
         <v>35.409999999999997</v>
       </c>
-      <c r="L21" s="2"/>
-[...3 lines deleted...]
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>65</v>
       </c>
       <c r="D22" s="8" t="s">
         <v>68</v>
       </c>
       <c r="E22" s="8" t="s">
         <v>69</v>
       </c>
       <c r="F22" s="11">
         <v>914</v>
       </c>
       <c r="G22" s="11">
         <v>268</v>
       </c>
       <c r="H22" s="12">
         <v>29.32</v>
       </c>
-      <c r="L22" s="2"/>
-[...3 lines deleted...]
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A23" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D23" s="8" t="s">
         <v>72</v>
       </c>
       <c r="E23" s="8" t="s">
         <v>73</v>
       </c>
       <c r="F23" s="11">
         <v>2437</v>
       </c>
       <c r="G23" s="11">
         <v>910</v>
       </c>
       <c r="H23" s="12">
         <v>37.340000000000003</v>
       </c>
-      <c r="L23" s="2"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A24" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>74</v>
       </c>
       <c r="E24" s="8" t="s">
         <v>75</v>
       </c>
       <c r="F24" s="11">
         <v>872</v>
       </c>
       <c r="G24" s="11">
         <v>274</v>
       </c>
       <c r="H24" s="12">
         <v>31.42</v>
       </c>
-      <c r="L24" s="2"/>
-[...3 lines deleted...]
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>71</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="8" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="11">
         <v>719</v>
       </c>
       <c r="G25" s="11">
         <v>302</v>
       </c>
       <c r="H25" s="12">
         <v>42</v>
       </c>
-      <c r="L25" s="2"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C26" s="10" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>80</v>
       </c>
       <c r="E26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="F26" s="11">
         <v>2390</v>
       </c>
       <c r="G26" s="11">
         <v>610</v>
       </c>
       <c r="H26" s="12">
         <v>25.52</v>
       </c>
-      <c r="L26" s="2"/>
-[...3 lines deleted...]
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A27" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>79</v>
       </c>
       <c r="D27" s="8" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="11">
         <v>557</v>
       </c>
       <c r="G27" s="11">
         <v>154</v>
       </c>
       <c r="H27" s="12">
         <v>27.65</v>
       </c>
-      <c r="L27" s="2"/>
-[...3 lines deleted...]
-    <row r="28" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C28" s="10" t="s">
         <v>79</v>
       </c>
       <c r="D28" s="8" t="s">
         <v>84</v>
       </c>
       <c r="E28" s="8" t="s">
         <v>85</v>
       </c>
       <c r="F28" s="11">
         <v>2811</v>
       </c>
       <c r="G28" s="11">
         <v>1093</v>
       </c>
       <c r="H28" s="12">
         <v>38.880000000000003</v>
       </c>
-      <c r="L28" s="2"/>
-[...3 lines deleted...]
-    <row r="29" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>89</v>
       </c>
       <c r="F29" s="11">
         <v>1475</v>
       </c>
       <c r="G29" s="11">
         <v>381</v>
       </c>
       <c r="H29" s="12">
         <v>25.83</v>
       </c>
-      <c r="L29" s="2"/>
-[...3 lines deleted...]
-    <row r="30" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C30" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D30" s="8" t="s">
         <v>90</v>
       </c>
       <c r="E30" s="8" t="s">
         <v>91</v>
       </c>
       <c r="F30" s="11">
         <v>480</v>
       </c>
       <c r="G30" s="11">
         <v>177</v>
       </c>
       <c r="H30" s="12">
         <v>36.880000000000003</v>
       </c>
-      <c r="L30" s="2"/>
-[...3 lines deleted...]
-    <row r="31" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>87</v>
       </c>
       <c r="D31" s="8" t="s">
         <v>92</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>93</v>
       </c>
       <c r="F31" s="11">
         <v>809</v>
       </c>
       <c r="G31" s="11">
         <v>290</v>
       </c>
       <c r="H31" s="12">
         <v>35.85</v>
       </c>
-      <c r="L31" s="2"/>
-[...3 lines deleted...]
-    <row r="32" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="10" t="s">
         <v>95</v>
       </c>
       <c r="D32" s="8" t="s">
         <v>96</v>
       </c>
       <c r="E32" s="8" t="s">
         <v>97</v>
       </c>
       <c r="F32" s="11">
         <v>1537</v>
       </c>
       <c r="G32" s="11">
         <v>664</v>
       </c>
       <c r="H32" s="12">
         <v>43.2</v>
       </c>
-      <c r="L32" s="2"/>
-[...3 lines deleted...]
-    <row r="33" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C33" s="10" t="s">
         <v>95</v>
       </c>
       <c r="D33" s="8" t="s">
         <v>98</v>
       </c>
       <c r="E33" s="8" t="s">
         <v>99</v>
       </c>
       <c r="F33" s="11">
         <v>766</v>
       </c>
       <c r="G33" s="11">
         <v>360</v>
       </c>
       <c r="H33" s="12">
         <v>47</v>
       </c>
-      <c r="L33" s="2"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D34" s="8" t="s">
         <v>102</v>
       </c>
       <c r="E34" s="8" t="s">
         <v>103</v>
       </c>
       <c r="F34" s="11">
         <v>737</v>
       </c>
       <c r="G34" s="11">
         <v>219</v>
       </c>
       <c r="H34" s="12">
         <v>29.72</v>
       </c>
-      <c r="L34" s="2"/>
-[...3 lines deleted...]
-    <row r="35" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>100</v>
       </c>
       <c r="C35" s="10" t="s">
         <v>101</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>104</v>
       </c>
       <c r="E35" s="8" t="s">
         <v>105</v>
       </c>
       <c r="F35" s="11">
         <v>484</v>
       </c>
       <c r="G35" s="11">
         <v>217</v>
       </c>
       <c r="H35" s="12">
         <v>44.83</v>
       </c>
-      <c r="L35" s="2"/>
-[...3 lines deleted...]
-    <row r="36" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A36" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C36" s="10" t="s">
         <v>107</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>108</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>109</v>
       </c>
       <c r="F36" s="11">
         <v>839</v>
       </c>
       <c r="G36" s="11">
         <v>358</v>
       </c>
       <c r="H36" s="12">
         <v>42.67</v>
       </c>
-      <c r="L36" s="2"/>
-[...3 lines deleted...]
-    <row r="37" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="10" t="s">
         <v>107</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>110</v>
       </c>
       <c r="E37" s="8" t="s">
         <v>111</v>
       </c>
       <c r="F37" s="11">
         <v>1513</v>
       </c>
       <c r="G37" s="11">
         <v>479</v>
       </c>
       <c r="H37" s="12">
         <v>31.66</v>
       </c>
-      <c r="L37" s="2"/>
-[...3 lines deleted...]
-    <row r="38" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C38" s="10" t="s">
         <v>107</v>
       </c>
       <c r="D38" s="8" t="s">
         <v>112</v>
       </c>
       <c r="E38" s="8" t="s">
         <v>113</v>
       </c>
       <c r="F38" s="11">
         <v>1175</v>
       </c>
       <c r="G38" s="11">
         <v>478</v>
       </c>
       <c r="H38" s="12">
         <v>40.68</v>
       </c>
-      <c r="L38" s="2"/>
-[...3 lines deleted...]
-    <row r="39" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C39" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D39" s="8" t="s">
         <v>116</v>
       </c>
       <c r="E39" s="8" t="s">
         <v>117</v>
       </c>
       <c r="F39" s="11">
         <v>1435</v>
       </c>
       <c r="G39" s="11">
         <v>414</v>
       </c>
       <c r="H39" s="12">
         <v>28.85</v>
       </c>
-      <c r="L39" s="2"/>
-[...3 lines deleted...]
-    <row r="40" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="10" t="s">
         <v>115</v>
       </c>
       <c r="D40" s="8" t="s">
         <v>118</v>
       </c>
       <c r="E40" s="8" t="s">
         <v>119</v>
       </c>
       <c r="F40" s="11">
         <v>743</v>
       </c>
       <c r="G40" s="11">
         <v>279</v>
       </c>
       <c r="H40" s="12">
         <v>37.549999999999997</v>
       </c>
-      <c r="L40" s="2"/>
-[...3 lines deleted...]
-    <row r="41" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D41" s="8" t="s">
         <v>122</v>
       </c>
       <c r="E41" s="8" t="s">
         <v>123</v>
       </c>
       <c r="F41" s="11">
         <v>5266</v>
       </c>
       <c r="G41" s="11">
         <v>2139</v>
       </c>
       <c r="H41" s="12">
         <v>40.619999999999997</v>
       </c>
-      <c r="L41" s="2"/>
-[...3 lines deleted...]
-    <row r="42" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="10" t="s">
         <v>121</v>
       </c>
       <c r="D42" s="8" t="s">
         <v>124</v>
       </c>
       <c r="E42" s="8" t="s">
         <v>125</v>
       </c>
       <c r="F42" s="11">
         <v>840</v>
       </c>
       <c r="G42" s="11">
         <v>190</v>
       </c>
       <c r="H42" s="12">
         <v>22.62</v>
       </c>
-      <c r="L42" s="2"/>
-[...3 lines deleted...]
-    <row r="43" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A43" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C43" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D43" s="8" t="s">
         <v>128</v>
       </c>
       <c r="E43" s="8" t="s">
         <v>129</v>
       </c>
       <c r="F43" s="11">
         <v>1507</v>
       </c>
       <c r="G43" s="11">
         <v>608</v>
       </c>
       <c r="H43" s="12">
         <v>40.35</v>
       </c>
-      <c r="L43" s="2"/>
-[...3 lines deleted...]
-    <row r="44" spans="1:14" x14ac:dyDescent="0.2">
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D44" s="8" t="s">
         <v>130</v>
       </c>
       <c r="E44" s="8" t="s">
         <v>131</v>
       </c>
       <c r="F44" s="11">
         <v>689</v>
       </c>
       <c r="G44" s="11">
         <v>216</v>
       </c>
       <c r="H44" s="12">
         <v>31.35</v>
       </c>
     </row>
-    <row r="45" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C45" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D45" s="8" t="s">
         <v>132</v>
       </c>
       <c r="E45" s="8" t="s">
         <v>133</v>
       </c>
       <c r="F45" s="11">
         <v>383</v>
       </c>
       <c r="G45" s="11">
         <v>154</v>
       </c>
       <c r="H45" s="12">
         <v>40.21</v>
       </c>
     </row>
-    <row r="46" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A46" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C46" s="10" t="s">
         <v>127</v>
       </c>
       <c r="D46" s="8" t="s">
         <v>134</v>
       </c>
       <c r="E46" s="8" t="s">
         <v>135</v>
       </c>
       <c r="F46" s="11">
         <v>823</v>
       </c>
       <c r="G46" s="11">
         <v>308</v>
       </c>
       <c r="H46" s="12">
         <v>37.42</v>
       </c>
     </row>
-    <row r="47" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>137</v>
       </c>
       <c r="D47" s="8" t="s">
         <v>138</v>
       </c>
       <c r="E47" s="8" t="s">
         <v>139</v>
       </c>
       <c r="F47" s="11">
         <v>1251</v>
       </c>
       <c r="G47" s="11">
         <v>463</v>
       </c>
       <c r="H47" s="12">
         <v>37.01</v>
       </c>
     </row>
-    <row r="48" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C48" s="10" t="s">
         <v>137</v>
       </c>
       <c r="D48" s="8" t="s">
         <v>140</v>
       </c>
       <c r="E48" s="8" t="s">
         <v>141</v>
       </c>
       <c r="F48" s="11">
         <v>470</v>
       </c>
       <c r="G48" s="11">
         <v>104</v>
       </c>
       <c r="H48" s="12">
         <v>22.13</v>
       </c>
     </row>
@@ -16991,1549 +17083,3002 @@
         <v>205</v>
       </c>
       <c r="B541" s="14" t="s">
         <v>162</v>
       </c>
       <c r="C541" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D541" s="8" t="s">
         <v>245</v>
       </c>
       <c r="E541" s="8" t="s">
         <v>246</v>
       </c>
       <c r="F541" s="11">
         <v>2633</v>
       </c>
       <c r="G541" s="11">
         <v>1422</v>
       </c>
       <c r="H541" s="12">
         <v>54.01</v>
       </c>
     </row>
     <row r="542" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A542" s="17" t="s">
+      <c r="A542" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B542" s="20" t="s">
+      <c r="B542" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="C542" s="17" t="s">
+      <c r="C542" s="8" t="s">
         <v>14</v>
       </c>
-      <c r="D542" s="17" t="s">
+      <c r="D542" s="8" t="s">
         <v>196</v>
       </c>
-      <c r="E542" s="17" t="s">
+      <c r="E542" s="8" t="s">
         <v>197</v>
       </c>
-      <c r="F542" s="18">
+      <c r="F542" s="11">
         <v>2920</v>
       </c>
-      <c r="G542" s="18">
+      <c r="G542" s="11">
         <v>1275</v>
       </c>
-      <c r="H542" s="19">
+      <c r="H542" s="12">
         <v>43.66</v>
       </c>
     </row>
     <row r="543" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A543" s="17" t="s">
+      <c r="A543" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B543" s="20" t="s">
+      <c r="B543" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C543" s="17" t="s">
+      <c r="C543" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D543" s="17" t="s">
+      <c r="D543" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="E543" s="17" t="s">
+      <c r="E543" s="8" t="s">
         <v>206</v>
       </c>
-      <c r="F543" s="18">
+      <c r="F543" s="11">
         <v>2365</v>
       </c>
-      <c r="G543" s="18">
+      <c r="G543" s="11">
         <v>1169</v>
       </c>
-      <c r="H543" s="19">
+      <c r="H543" s="12">
         <v>49.43</v>
       </c>
     </row>
     <row r="544" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A544" s="17" t="s">
+      <c r="A544" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B544" s="20" t="s">
+      <c r="B544" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C544" s="17" t="s">
+      <c r="C544" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D544" s="17" t="s">
+      <c r="D544" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="E544" s="17" t="s">
+      <c r="E544" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="F544" s="18">
+      <c r="F544" s="11">
         <v>504</v>
       </c>
-      <c r="G544" s="18">
+      <c r="G544" s="11">
         <v>223</v>
       </c>
-      <c r="H544" s="19">
+      <c r="H544" s="12">
         <v>44.25</v>
       </c>
     </row>
     <row r="545" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A545" s="17" t="s">
+      <c r="A545" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B545" s="20" t="s">
+      <c r="B545" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="C545" s="17" t="s">
+      <c r="C545" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="D545" s="17" t="s">
+      <c r="D545" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="E545" s="17" t="s">
+      <c r="E545" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="F545" s="18">
+      <c r="F545" s="11">
         <v>1207</v>
       </c>
-      <c r="G545" s="18">
+      <c r="G545" s="11">
         <v>636</v>
       </c>
-      <c r="H545" s="19">
+      <c r="H545" s="12">
         <v>52.69</v>
       </c>
     </row>
     <row r="546" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A546" s="17" t="s">
+      <c r="A546" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B546" s="20" t="s">
+      <c r="B546" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C546" s="17" t="s">
+      <c r="C546" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D546" s="17" t="s">
+      <c r="D546" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="E546" s="17" t="s">
+      <c r="E546" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="F546" s="18">
+      <c r="F546" s="11">
         <v>529</v>
       </c>
-      <c r="G546" s="18">
+      <c r="G546" s="11">
         <v>263</v>
       </c>
-      <c r="H546" s="19">
+      <c r="H546" s="12">
         <v>49.72</v>
       </c>
     </row>
     <row r="547" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A547" s="17" t="s">
+      <c r="A547" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B547" s="20" t="s">
+      <c r="B547" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="C547" s="17" t="s">
+      <c r="C547" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="D547" s="17" t="s">
+      <c r="D547" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="E547" s="17" t="s">
+      <c r="E547" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="F547" s="18">
+      <c r="F547" s="11">
         <v>1569</v>
       </c>
-      <c r="G547" s="18">
+      <c r="G547" s="11">
         <v>688</v>
       </c>
-      <c r="H547" s="19">
+      <c r="H547" s="12">
         <v>43.85</v>
       </c>
     </row>
     <row r="548" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A548" s="17" t="s">
+      <c r="A548" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B548" s="20" t="s">
+      <c r="B548" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C548" s="17" t="s">
+      <c r="C548" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D548" s="17" t="s">
+      <c r="D548" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="E548" s="17" t="s">
+      <c r="E548" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F548" s="18">
+      <c r="F548" s="11">
         <v>222</v>
       </c>
-      <c r="G548" s="18">
+      <c r="G548" s="11">
         <v>110</v>
       </c>
-      <c r="H548" s="19">
+      <c r="H548" s="12">
         <v>49.55</v>
       </c>
     </row>
     <row r="549" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A549" s="17" t="s">
+      <c r="A549" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B549" s="20" t="s">
+      <c r="B549" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C549" s="17" t="s">
+      <c r="C549" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D549" s="17" t="s">
+      <c r="D549" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="E549" s="17" t="s">
+      <c r="E549" s="8" t="s">
         <v>209</v>
       </c>
-      <c r="F549" s="18">
+      <c r="F549" s="11">
         <v>640</v>
       </c>
-      <c r="G549" s="18">
+      <c r="G549" s="11">
         <v>207</v>
       </c>
-      <c r="H549" s="19">
+      <c r="H549" s="12">
         <v>32.340000000000003</v>
       </c>
     </row>
     <row r="550" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A550" s="17" t="s">
+      <c r="A550" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B550" s="20" t="s">
+      <c r="B550" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C550" s="17" t="s">
+      <c r="C550" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D550" s="17" t="s">
+      <c r="D550" s="8" t="s">
         <v>186</v>
       </c>
-      <c r="E550" s="17" t="s">
+      <c r="E550" s="8" t="s">
         <v>210</v>
       </c>
-      <c r="F550" s="18">
+      <c r="F550" s="11">
         <v>3527</v>
       </c>
-      <c r="G550" s="18">
+      <c r="G550" s="11">
         <v>1510</v>
       </c>
-      <c r="H550" s="19">
+      <c r="H550" s="12">
         <v>42.81</v>
       </c>
     </row>
     <row r="551" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A551" s="17" t="s">
+      <c r="A551" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B551" s="20" t="s">
+      <c r="B551" s="14" t="s">
         <v>44</v>
       </c>
-      <c r="C551" s="17" t="s">
+      <c r="C551" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="D551" s="17" t="s">
+      <c r="D551" s="8" t="s">
         <v>190</v>
       </c>
-      <c r="E551" s="17" t="s">
+      <c r="E551" s="8" t="s">
         <v>191</v>
       </c>
-      <c r="F551" s="18">
+      <c r="F551" s="11">
         <v>943</v>
       </c>
-      <c r="G551" s="18">
+      <c r="G551" s="11">
         <v>305</v>
       </c>
-      <c r="H551" s="19">
+      <c r="H551" s="12">
         <v>32.340000000000003</v>
       </c>
     </row>
     <row r="552" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A552" s="17" t="s">
+      <c r="A552" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B552" s="20" t="s">
+      <c r="B552" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C552" s="17" t="s">
+      <c r="C552" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="D552" s="17" t="s">
+      <c r="D552" s="8" t="s">
         <v>60</v>
       </c>
-      <c r="E552" s="17" t="s">
+      <c r="E552" s="8" t="s">
         <v>211</v>
       </c>
-      <c r="F552" s="18">
+      <c r="F552" s="11">
         <v>553</v>
       </c>
-      <c r="G552" s="18">
+      <c r="G552" s="11">
         <v>207</v>
       </c>
-      <c r="H552" s="19">
+      <c r="H552" s="12">
         <v>37.43</v>
       </c>
     </row>
     <row r="553" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A553" s="17" t="s">
+      <c r="A553" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B553" s="20" t="s">
+      <c r="B553" s="14" t="s">
         <v>56</v>
       </c>
-      <c r="C553" s="17" t="s">
+      <c r="C553" s="8" t="s">
         <v>188</v>
       </c>
-      <c r="D553" s="17" t="s">
+      <c r="D553" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="E553" s="17" t="s">
+      <c r="E553" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="F553" s="18">
+      <c r="F553" s="11">
         <v>2143</v>
       </c>
-      <c r="G553" s="18">
+      <c r="G553" s="11">
         <v>1009</v>
       </c>
-      <c r="H553" s="19">
+      <c r="H553" s="12">
         <v>47.08</v>
       </c>
     </row>
     <row r="554" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A554" s="17" t="s">
+      <c r="A554" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B554" s="20" t="s">
+      <c r="B554" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="C554" s="17" t="s">
+      <c r="C554" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D554" s="17" t="s">
+      <c r="D554" s="8" t="s">
         <v>66</v>
       </c>
-      <c r="E554" s="17" t="s">
+      <c r="E554" s="8" t="s">
         <v>212</v>
       </c>
-      <c r="F554" s="18">
+      <c r="F554" s="11">
         <v>2412</v>
       </c>
-      <c r="G554" s="18">
+      <c r="G554" s="11">
         <v>839</v>
       </c>
-      <c r="H554" s="19">
+      <c r="H554" s="12">
         <v>34.78</v>
       </c>
     </row>
     <row r="555" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A555" s="17" t="s">
+      <c r="A555" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B555" s="20" t="s">
+      <c r="B555" s="14" t="s">
         <v>64</v>
       </c>
-      <c r="C555" s="17" t="s">
+      <c r="C555" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="D555" s="17" t="s">
+      <c r="D555" s="8" t="s">
         <v>68</v>
       </c>
-      <c r="E555" s="17" t="s">
+      <c r="E555" s="8" t="s">
         <v>213</v>
       </c>
-      <c r="F555" s="18">
+      <c r="F555" s="11">
         <v>722</v>
       </c>
-      <c r="G555" s="18">
+      <c r="G555" s="11">
         <v>253</v>
       </c>
-      <c r="H555" s="19">
+      <c r="H555" s="12">
         <v>35.04</v>
       </c>
     </row>
     <row r="556" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A556" s="17" t="s">
+      <c r="A556" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B556" s="20" t="s">
+      <c r="B556" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="C556" s="17" t="s">
+      <c r="C556" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D556" s="17" t="s">
+      <c r="D556" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="E556" s="17" t="s">
+      <c r="E556" s="8" t="s">
         <v>214</v>
       </c>
-      <c r="F556" s="18">
+      <c r="F556" s="11">
         <v>2673</v>
       </c>
-      <c r="G556" s="18">
+      <c r="G556" s="11">
         <v>709</v>
       </c>
-      <c r="H556" s="19">
+      <c r="H556" s="12">
         <v>26.52</v>
       </c>
     </row>
     <row r="557" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A557" s="17" t="s">
+      <c r="A557" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B557" s="20" t="s">
+      <c r="B557" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="C557" s="17" t="s">
+      <c r="C557" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D557" s="17" t="s">
+      <c r="D557" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="E557" s="17" t="s">
+      <c r="E557" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="F557" s="18">
+      <c r="F557" s="11">
         <v>743</v>
       </c>
-      <c r="G557" s="18">
+      <c r="G557" s="11">
         <v>254</v>
       </c>
-      <c r="H557" s="19">
+      <c r="H557" s="12">
         <v>34.19</v>
       </c>
     </row>
     <row r="558" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A558" s="17" t="s">
+      <c r="A558" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B558" s="20" t="s">
+      <c r="B558" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="C558" s="17" t="s">
+      <c r="C558" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="D558" s="17" t="s">
+      <c r="D558" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="E558" s="17" t="s">
+      <c r="E558" s="8" t="s">
         <v>215</v>
       </c>
-      <c r="F558" s="18">
+      <c r="F558" s="11">
         <v>470</v>
       </c>
-      <c r="G558" s="18">
+      <c r="G558" s="11">
         <v>178</v>
       </c>
-      <c r="H558" s="19">
+      <c r="H558" s="12">
         <v>37.869999999999997</v>
       </c>
     </row>
     <row r="559" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A559" s="17" t="s">
+      <c r="A559" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B559" s="20" t="s">
+      <c r="B559" s="14" t="s">
         <v>78</v>
       </c>
-      <c r="C559" s="17" t="s">
+      <c r="C559" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="D559" s="17" t="s">
+      <c r="D559" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="E559" s="17" t="s">
+      <c r="E559" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="F559" s="18">
+      <c r="F559" s="11">
         <v>5175</v>
       </c>
-      <c r="G559" s="18">
+      <c r="G559" s="11">
         <v>1890</v>
       </c>
-      <c r="H559" s="19">
+      <c r="H559" s="12">
         <v>36.520000000000003</v>
       </c>
     </row>
     <row r="560" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A560" s="17" t="s">
+      <c r="A560" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B560" s="20" t="s">
+      <c r="B560" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="C560" s="17" t="s">
+      <c r="C560" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D560" s="17" t="s">
+      <c r="D560" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="E560" s="17" t="s">
+      <c r="E560" s="8" t="s">
         <v>216</v>
       </c>
-      <c r="F560" s="18">
+      <c r="F560" s="11">
         <v>1261</v>
       </c>
-      <c r="G560" s="18">
+      <c r="G560" s="11">
         <v>344</v>
       </c>
-      <c r="H560" s="19">
+      <c r="H560" s="12">
         <v>27.28</v>
       </c>
     </row>
     <row r="561" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A561" s="17" t="s">
+      <c r="A561" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B561" s="20" t="s">
+      <c r="B561" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="C561" s="17" t="s">
+      <c r="C561" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D561" s="17" t="s">
+      <c r="D561" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="E561" s="17" t="s">
+      <c r="E561" s="8" t="s">
         <v>217</v>
       </c>
-      <c r="F561" s="18">
+      <c r="F561" s="11">
         <v>791</v>
       </c>
-      <c r="G561" s="18">
+      <c r="G561" s="11">
         <v>392</v>
       </c>
-      <c r="H561" s="19">
+      <c r="H561" s="12">
         <v>49.56</v>
       </c>
     </row>
     <row r="562" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A562" s="17" t="s">
+      <c r="A562" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B562" s="20" t="s">
+      <c r="B562" s="14" t="s">
         <v>86</v>
       </c>
-      <c r="C562" s="17" t="s">
+      <c r="C562" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="D562" s="17" t="s">
+      <c r="D562" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="E562" s="17" t="s">
+      <c r="E562" s="8" t="s">
         <v>218</v>
       </c>
-      <c r="F562" s="18">
+      <c r="F562" s="11">
         <v>786</v>
       </c>
-      <c r="G562" s="18">
+      <c r="G562" s="11">
         <v>330</v>
       </c>
-      <c r="H562" s="19">
+      <c r="H562" s="12">
         <v>41.98</v>
       </c>
     </row>
     <row r="563" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A563" s="17" t="s">
+      <c r="A563" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B563" s="20" t="s">
+      <c r="B563" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="C563" s="17" t="s">
+      <c r="C563" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="D563" s="17" t="s">
+      <c r="D563" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="E563" s="17" t="s">
+      <c r="E563" s="8" t="s">
         <v>219</v>
       </c>
-      <c r="F563" s="18">
+      <c r="F563" s="11">
         <v>1188</v>
       </c>
-      <c r="G563" s="18">
+      <c r="G563" s="11">
         <v>391</v>
       </c>
-      <c r="H563" s="19">
+      <c r="H563" s="12">
         <v>32.909999999999997</v>
       </c>
     </row>
     <row r="564" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A564" s="17" t="s">
+      <c r="A564" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B564" s="20" t="s">
+      <c r="B564" s="14" t="s">
         <v>94</v>
       </c>
-      <c r="C564" s="17" t="s">
+      <c r="C564" s="8" t="s">
         <v>95</v>
       </c>
-      <c r="D564" s="17" t="s">
+      <c r="D564" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="E564" s="17" t="s">
+      <c r="E564" s="8" t="s">
         <v>220</v>
       </c>
-      <c r="F564" s="18">
+      <c r="F564" s="11">
         <v>498</v>
       </c>
-      <c r="G564" s="18">
+      <c r="G564" s="11">
         <v>260</v>
       </c>
-      <c r="H564" s="19">
+      <c r="H564" s="12">
         <v>52.21</v>
       </c>
     </row>
     <row r="565" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A565" s="17" t="s">
+      <c r="A565" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B565" s="20" t="s">
+      <c r="B565" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="C565" s="17" t="s">
+      <c r="C565" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="D565" s="17" t="s">
+      <c r="D565" s="8" t="s">
         <v>102</v>
       </c>
-      <c r="E565" s="17" t="s">
+      <c r="E565" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="F565" s="18">
+      <c r="F565" s="11">
         <v>759</v>
       </c>
-      <c r="G565" s="18">
+      <c r="G565" s="11">
         <v>317</v>
       </c>
-      <c r="H565" s="19">
+      <c r="H565" s="12">
         <v>41.77</v>
       </c>
     </row>
     <row r="566" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A566" s="17" t="s">
+      <c r="A566" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B566" s="20" t="s">
+      <c r="B566" s="14" t="s">
         <v>100</v>
       </c>
-      <c r="C566" s="17" t="s">
+      <c r="C566" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="D566" s="17" t="s">
+      <c r="D566" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="E566" s="17" t="s">
+      <c r="E566" s="8" t="s">
         <v>222</v>
       </c>
-      <c r="F566" s="18">
+      <c r="F566" s="11">
         <v>182</v>
       </c>
-      <c r="G566" s="18">
+      <c r="G566" s="11">
         <v>86</v>
       </c>
-      <c r="H566" s="19">
+      <c r="H566" s="12">
         <v>47.25</v>
       </c>
     </row>
     <row r="567" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A567" s="17" t="s">
+      <c r="A567" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B567" s="20" t="s">
+      <c r="B567" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="C567" s="17" t="s">
+      <c r="C567" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D567" s="17" t="s">
+      <c r="D567" s="8" t="s">
         <v>108</v>
       </c>
-      <c r="E567" s="17" t="s">
+      <c r="E567" s="8" t="s">
         <v>223</v>
       </c>
-      <c r="F567" s="18">
+      <c r="F567" s="11">
         <v>971</v>
       </c>
-      <c r="G567" s="18">
+      <c r="G567" s="11">
         <v>457</v>
       </c>
-      <c r="H567" s="19">
+      <c r="H567" s="12">
         <v>47.06</v>
       </c>
     </row>
     <row r="568" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A568" s="17" t="s">
+      <c r="A568" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B568" s="20" t="s">
+      <c r="B568" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="C568" s="17" t="s">
+      <c r="C568" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D568" s="17" t="s">
+      <c r="D568" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="E568" s="17" t="s">
+      <c r="E568" s="8" t="s">
         <v>224</v>
       </c>
-      <c r="F568" s="18">
+      <c r="F568" s="11">
         <v>1411</v>
       </c>
-      <c r="G568" s="18">
+      <c r="G568" s="11">
         <v>478</v>
       </c>
-      <c r="H568" s="19">
+      <c r="H568" s="12">
         <v>33.880000000000003</v>
       </c>
     </row>
     <row r="569" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A569" s="17" t="s">
+      <c r="A569" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B569" s="20" t="s">
+      <c r="B569" s="14" t="s">
         <v>106</v>
       </c>
-      <c r="C569" s="17" t="s">
+      <c r="C569" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="D569" s="17" t="s">
+      <c r="D569" s="8" t="s">
         <v>112</v>
       </c>
-      <c r="E569" s="17" t="s">
+      <c r="E569" s="8" t="s">
         <v>225</v>
       </c>
-      <c r="F569" s="18">
+      <c r="F569" s="11">
         <v>978</v>
       </c>
-      <c r="G569" s="18">
+      <c r="G569" s="11">
         <v>479</v>
       </c>
-      <c r="H569" s="19">
+      <c r="H569" s="12">
         <v>48.98</v>
       </c>
     </row>
     <row r="570" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A570" s="17" t="s">
+      <c r="A570" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B570" s="20" t="s">
+      <c r="B570" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C570" s="17" t="s">
+      <c r="C570" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="D570" s="17" t="s">
+      <c r="D570" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="E570" s="17" t="s">
+      <c r="E570" s="8" t="s">
         <v>226</v>
       </c>
-      <c r="F570" s="18">
+      <c r="F570" s="11">
         <v>1197</v>
       </c>
-      <c r="G570" s="18">
+      <c r="G570" s="11">
         <v>461</v>
       </c>
-      <c r="H570" s="19">
+      <c r="H570" s="12">
         <v>38.51</v>
       </c>
     </row>
     <row r="571" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A571" s="17" t="s">
+      <c r="A571" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B571" s="20" t="s">
+      <c r="B571" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="C571" s="17" t="s">
+      <c r="C571" s="8" t="s">
         <v>115</v>
       </c>
-      <c r="D571" s="17" t="s">
+      <c r="D571" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="E571" s="17" t="s">
+      <c r="E571" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="F571" s="18">
+      <c r="F571" s="11">
         <v>509</v>
       </c>
-      <c r="G571" s="18">
+      <c r="G571" s="11">
         <v>236</v>
       </c>
-      <c r="H571" s="19">
+      <c r="H571" s="12">
         <v>46.37</v>
       </c>
     </row>
     <row r="572" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A572" s="17" t="s">
+      <c r="A572" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B572" s="20" t="s">
+      <c r="B572" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="C572" s="17" t="s">
+      <c r="C572" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="D572" s="17" t="s">
+      <c r="D572" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="E572" s="17" t="s">
+      <c r="E572" s="8" t="s">
         <v>227</v>
       </c>
-      <c r="F572" s="18">
+      <c r="F572" s="11">
         <v>4729</v>
       </c>
-      <c r="G572" s="18">
+      <c r="G572" s="11">
         <v>2110</v>
       </c>
-      <c r="H572" s="19">
+      <c r="H572" s="12">
         <v>44.62</v>
       </c>
     </row>
     <row r="573" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A573" s="17" t="s">
+      <c r="A573" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B573" s="20" t="s">
+      <c r="B573" s="14" t="s">
         <v>120</v>
       </c>
-      <c r="C573" s="17" t="s">
+      <c r="C573" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="D573" s="17" t="s">
+      <c r="D573" s="8" t="s">
         <v>194</v>
       </c>
-      <c r="E573" s="17" t="s">
+      <c r="E573" s="8" t="s">
         <v>195</v>
       </c>
-      <c r="F573" s="18">
+      <c r="F573" s="11">
         <v>732</v>
       </c>
-      <c r="G573" s="18">
+      <c r="G573" s="11">
         <v>211</v>
       </c>
-      <c r="H573" s="19">
+      <c r="H573" s="12">
         <v>28.83</v>
       </c>
     </row>
     <row r="574" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A574" s="17" t="s">
+      <c r="A574" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B574" s="20" t="s">
+      <c r="B574" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C574" s="17" t="s">
+      <c r="C574" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="D574" s="17" t="s">
+      <c r="D574" s="8" t="s">
         <v>128</v>
       </c>
-      <c r="E574" s="17" t="s">
+      <c r="E574" s="8" t="s">
         <v>228</v>
       </c>
-      <c r="F574" s="18">
+      <c r="F574" s="11">
         <v>1315</v>
       </c>
-      <c r="G574" s="18">
+      <c r="G574" s="11">
         <v>603</v>
       </c>
-      <c r="H574" s="19">
+      <c r="H574" s="12">
         <v>45.86</v>
       </c>
     </row>
     <row r="575" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A575" s="17" t="s">
+      <c r="A575" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B575" s="20" t="s">
+      <c r="B575" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C575" s="17" t="s">
+      <c r="C575" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="D575" s="17" t="s">
+      <c r="D575" s="8" t="s">
         <v>130</v>
       </c>
-      <c r="E575" s="17" t="s">
+      <c r="E575" s="8" t="s">
         <v>229</v>
       </c>
-      <c r="F575" s="18">
+      <c r="F575" s="11">
         <v>550</v>
       </c>
-      <c r="G575" s="18">
+      <c r="G575" s="11">
         <v>191</v>
       </c>
-      <c r="H575" s="19">
+      <c r="H575" s="12">
         <v>34.729999999999997</v>
       </c>
     </row>
     <row r="576" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A576" s="17" t="s">
+      <c r="A576" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B576" s="20" t="s">
+      <c r="B576" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C576" s="17" t="s">
+      <c r="C576" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="D576" s="17" t="s">
+      <c r="D576" s="8" t="s">
         <v>132</v>
       </c>
-      <c r="E576" s="17" t="s">
+      <c r="E576" s="8" t="s">
         <v>133</v>
       </c>
-      <c r="F576" s="18">
+      <c r="F576" s="11">
         <v>146</v>
       </c>
-      <c r="G576" s="18">
+      <c r="G576" s="11">
         <v>49</v>
       </c>
-      <c r="H576" s="19">
+      <c r="H576" s="12">
         <v>33.56</v>
       </c>
     </row>
     <row r="577" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A577" s="17" t="s">
+      <c r="A577" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B577" s="20" t="s">
+      <c r="B577" s="14" t="s">
         <v>126</v>
       </c>
-      <c r="C577" s="17" t="s">
+      <c r="C577" s="8" t="s">
         <v>127</v>
       </c>
-      <c r="D577" s="17" t="s">
+      <c r="D577" s="8" t="s">
         <v>134</v>
       </c>
-      <c r="E577" s="17" t="s">
+      <c r="E577" s="8" t="s">
         <v>135</v>
       </c>
-      <c r="F577" s="18">
+      <c r="F577" s="11">
         <v>438</v>
       </c>
-      <c r="G577" s="18">
+      <c r="G577" s="11">
         <v>154</v>
       </c>
-      <c r="H577" s="19">
+      <c r="H577" s="12">
         <v>35.159999999999997</v>
       </c>
     </row>
     <row r="578" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A578" s="17" t="s">
+      <c r="A578" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B578" s="20" t="s">
+      <c r="B578" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="C578" s="17" t="s">
+      <c r="C578" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="D578" s="17" t="s">
+      <c r="D578" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="E578" s="17" t="s">
+      <c r="E578" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="F578" s="18">
+      <c r="F578" s="11">
         <v>794</v>
       </c>
-      <c r="G578" s="18">
+      <c r="G578" s="11">
         <v>312</v>
       </c>
-      <c r="H578" s="19">
+      <c r="H578" s="12">
         <v>39.29</v>
       </c>
     </row>
     <row r="579" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A579" s="17" t="s">
+      <c r="A579" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B579" s="20" t="s">
+      <c r="B579" s="14" t="s">
         <v>136</v>
       </c>
-      <c r="C579" s="17" t="s">
+      <c r="C579" s="8" t="s">
         <v>137</v>
       </c>
-      <c r="D579" s="17" t="s">
+      <c r="D579" s="8" t="s">
         <v>140</v>
       </c>
-      <c r="E579" s="17" t="s">
+      <c r="E579" s="8" t="s">
         <v>141</v>
       </c>
-      <c r="F579" s="18">
+      <c r="F579" s="11">
         <v>340</v>
       </c>
-      <c r="G579" s="18">
+      <c r="G579" s="11">
         <v>92</v>
       </c>
-      <c r="H579" s="19">
+      <c r="H579" s="12">
         <v>27.06</v>
       </c>
     </row>
     <row r="580" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A580" s="17" t="s">
+      <c r="A580" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B580" s="20" t="s">
+      <c r="B580" s="14" t="s">
         <v>142</v>
       </c>
-      <c r="C580" s="17" t="s">
+      <c r="C580" s="8" t="s">
         <v>143</v>
       </c>
-      <c r="D580" s="17" t="s">
+      <c r="D580" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="E580" s="17" t="s">
+      <c r="E580" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="F580" s="18">
+      <c r="F580" s="11">
         <v>1625</v>
       </c>
-      <c r="G580" s="18">
+      <c r="G580" s="11">
         <v>704</v>
       </c>
-      <c r="H580" s="19">
+      <c r="H580" s="12">
         <v>43.32</v>
       </c>
     </row>
     <row r="581" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A581" s="17" t="s">
+      <c r="A581" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B581" s="20" t="s">
+      <c r="B581" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="C581" s="17" t="s">
+      <c r="C581" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="D581" s="17" t="s">
+      <c r="D581" s="8" t="s">
         <v>148</v>
       </c>
-      <c r="E581" s="17" t="s">
+      <c r="E581" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="F581" s="18">
+      <c r="F581" s="11">
         <v>1361</v>
       </c>
-      <c r="G581" s="18">
+      <c r="G581" s="11">
         <v>449</v>
       </c>
-      <c r="H581" s="19">
+      <c r="H581" s="12">
         <v>32.99</v>
       </c>
     </row>
     <row r="582" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A582" s="17" t="s">
+      <c r="A582" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B582" s="20" t="s">
+      <c r="B582" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="C582" s="17" t="s">
+      <c r="C582" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="D582" s="17" t="s">
+      <c r="D582" s="8" t="s">
         <v>150</v>
       </c>
-      <c r="E582" s="17" t="s">
+      <c r="E582" s="8" t="s">
         <v>233</v>
       </c>
-      <c r="F582" s="18">
+      <c r="F582" s="11">
         <v>341</v>
       </c>
-      <c r="G582" s="18">
+      <c r="G582" s="11">
         <v>159</v>
       </c>
-      <c r="H582" s="19">
+      <c r="H582" s="12">
         <v>46.63</v>
       </c>
     </row>
     <row r="583" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A583" s="17" t="s">
+      <c r="A583" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B583" s="20" t="s">
+      <c r="B583" s="14" t="s">
         <v>146</v>
       </c>
-      <c r="C583" s="17" t="s">
+      <c r="C583" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="D583" s="17" t="s">
+      <c r="D583" s="8" t="s">
         <v>152</v>
       </c>
-      <c r="E583" s="17" t="s">
+      <c r="E583" s="8" t="s">
         <v>234</v>
       </c>
-      <c r="F583" s="18">
+      <c r="F583" s="11">
         <v>398</v>
       </c>
-      <c r="G583" s="18">
+      <c r="G583" s="11">
         <v>199</v>
       </c>
-      <c r="H583" s="19">
+      <c r="H583" s="12">
         <v>50</v>
       </c>
     </row>
     <row r="584" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A584" s="17" t="s">
+      <c r="A584" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B584" s="20" t="s">
+      <c r="B584" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="C584" s="17" t="s">
+      <c r="C584" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D584" s="17" t="s">
+      <c r="D584" s="8" t="s">
         <v>156</v>
       </c>
-      <c r="E584" s="17" t="s">
+      <c r="E584" s="8" t="s">
         <v>235</v>
       </c>
-      <c r="F584" s="18">
+      <c r="F584" s="11">
         <v>977</v>
       </c>
-      <c r="G584" s="18">
+      <c r="G584" s="11">
         <v>322</v>
       </c>
-      <c r="H584" s="19">
+      <c r="H584" s="12">
         <v>32.96</v>
       </c>
     </row>
     <row r="585" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A585" s="17" t="s">
+      <c r="A585" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B585" s="20" t="s">
+      <c r="B585" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="C585" s="17" t="s">
+      <c r="C585" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D585" s="17" t="s">
+      <c r="D585" s="8" t="s">
         <v>158</v>
       </c>
-      <c r="E585" s="17" t="s">
+      <c r="E585" s="8" t="s">
         <v>236</v>
       </c>
-      <c r="F585" s="18">
+      <c r="F585" s="11">
         <v>377</v>
       </c>
-      <c r="G585" s="18">
+      <c r="G585" s="11">
         <v>133</v>
       </c>
-      <c r="H585" s="19">
+      <c r="H585" s="12">
         <v>35.28</v>
       </c>
     </row>
     <row r="586" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A586" s="17" t="s">
+      <c r="A586" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B586" s="20" t="s">
+      <c r="B586" s="14" t="s">
         <v>154</v>
       </c>
-      <c r="C586" s="17" t="s">
+      <c r="C586" s="8" t="s">
         <v>155</v>
       </c>
-      <c r="D586" s="17" t="s">
+      <c r="D586" s="8" t="s">
         <v>160</v>
       </c>
-      <c r="E586" s="17" t="s">
+      <c r="E586" s="8" t="s">
         <v>161</v>
       </c>
-      <c r="F586" s="18">
+      <c r="F586" s="11">
         <v>264</v>
       </c>
-      <c r="G586" s="18">
+      <c r="G586" s="11">
         <v>91</v>
       </c>
-      <c r="H586" s="19">
+      <c r="H586" s="12">
         <v>34.47</v>
       </c>
     </row>
     <row r="587" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A587" s="17" t="s">
+      <c r="A587" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B587" s="20" t="s">
+      <c r="B587" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C587" s="17" t="s">
+      <c r="C587" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D587" s="17" t="s">
+      <c r="D587" s="8" t="s">
         <v>164</v>
       </c>
-      <c r="E587" s="17" t="s">
+      <c r="E587" s="8" t="s">
         <v>200</v>
       </c>
-      <c r="F587" s="18">
+      <c r="F587" s="11">
         <v>1405</v>
       </c>
-      <c r="G587" s="18">
+      <c r="G587" s="11">
         <v>418</v>
       </c>
-      <c r="H587" s="19">
+      <c r="H587" s="12">
         <v>29.75</v>
       </c>
     </row>
     <row r="588" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A588" s="17" t="s">
+      <c r="A588" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B588" s="20" t="s">
+      <c r="B588" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C588" s="17" t="s">
+      <c r="C588" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D588" s="17" t="s">
+      <c r="D588" s="8" t="s">
         <v>166</v>
       </c>
-      <c r="E588" s="17" t="s">
+      <c r="E588" s="8" t="s">
         <v>237</v>
       </c>
-      <c r="F588" s="18">
+      <c r="F588" s="11">
         <v>1613</v>
       </c>
-      <c r="G588" s="18">
+      <c r="G588" s="11">
         <v>763</v>
       </c>
-      <c r="H588" s="19">
+      <c r="H588" s="12">
         <v>47.3</v>
       </c>
     </row>
     <row r="589" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A589" s="17" t="s">
+      <c r="A589" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B589" s="20" t="s">
+      <c r="B589" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C589" s="17" t="s">
+      <c r="C589" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D589" s="17" t="s">
+      <c r="D589" s="8" t="s">
         <v>168</v>
       </c>
-      <c r="E589" s="17" t="s">
+      <c r="E589" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="F589" s="18">
+      <c r="F589" s="11">
         <v>875</v>
       </c>
-      <c r="G589" s="18">
+      <c r="G589" s="11">
         <v>319</v>
       </c>
-      <c r="H589" s="19">
+      <c r="H589" s="12">
         <v>36.46</v>
       </c>
     </row>
     <row r="590" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A590" s="17" t="s">
+      <c r="A590" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B590" s="20" t="s">
+      <c r="B590" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C590" s="17" t="s">
+      <c r="C590" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D590" s="17" t="s">
+      <c r="D590" s="8" t="s">
         <v>170</v>
       </c>
-      <c r="E590" s="17" t="s">
+      <c r="E590" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="F590" s="18">
+      <c r="F590" s="11">
         <v>1435</v>
       </c>
-      <c r="G590" s="18">
+      <c r="G590" s="11">
         <v>625</v>
       </c>
-      <c r="H590" s="19">
+      <c r="H590" s="12">
         <v>43.55</v>
       </c>
     </row>
     <row r="591" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A591" s="17" t="s">
+      <c r="A591" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B591" s="20" t="s">
+      <c r="B591" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C591" s="17" t="s">
+      <c r="C591" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D591" s="17" t="s">
+      <c r="D591" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="E591" s="17" t="s">
+      <c r="E591" s="8" t="s">
         <v>239</v>
       </c>
-      <c r="F591" s="18">
+      <c r="F591" s="11">
         <v>1957</v>
       </c>
-      <c r="G591" s="18">
+      <c r="G591" s="11">
         <v>698</v>
       </c>
-      <c r="H591" s="19">
+      <c r="H591" s="12">
         <v>35.67</v>
       </c>
     </row>
     <row r="592" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A592" s="17" t="s">
+      <c r="A592" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B592" s="20" t="s">
+      <c r="B592" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C592" s="17" t="s">
+      <c r="C592" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D592" s="17" t="s">
+      <c r="D592" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="E592" s="17" t="s">
+      <c r="E592" s="8" t="s">
         <v>240</v>
       </c>
-      <c r="F592" s="18">
+      <c r="F592" s="11">
         <v>844</v>
       </c>
-      <c r="G592" s="18">
+      <c r="G592" s="11">
         <v>373</v>
       </c>
-      <c r="H592" s="19">
+      <c r="H592" s="12">
         <v>44.19</v>
       </c>
     </row>
     <row r="593" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A593" s="17" t="s">
+      <c r="A593" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B593" s="20" t="s">
+      <c r="B593" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C593" s="17" t="s">
+      <c r="C593" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D593" s="17" t="s">
+      <c r="D593" s="8" t="s">
         <v>176</v>
       </c>
-      <c r="E593" s="17" t="s">
+      <c r="E593" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="F593" s="18">
+      <c r="F593" s="11">
         <v>1336</v>
       </c>
-      <c r="G593" s="18">
+      <c r="G593" s="11">
         <v>487</v>
       </c>
-      <c r="H593" s="19">
+      <c r="H593" s="12">
         <v>36.450000000000003</v>
       </c>
     </row>
     <row r="594" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A594" s="17" t="s">
+      <c r="A594" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B594" s="20" t="s">
+      <c r="B594" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C594" s="17" t="s">
+      <c r="C594" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D594" s="17" t="s">
+      <c r="D594" s="8" t="s">
         <v>242</v>
       </c>
-      <c r="E594" s="17" t="s">
+      <c r="E594" s="8" t="s">
         <v>243</v>
       </c>
-      <c r="F594" s="18">
+      <c r="F594" s="11">
         <v>1</v>
       </c>
-      <c r="G594" s="18">
+      <c r="G594" s="11">
         <v>1</v>
       </c>
-      <c r="H594" s="19">
+      <c r="H594" s="12">
         <v>100</v>
       </c>
     </row>
     <row r="595" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A595" s="17" t="s">
+      <c r="A595" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B595" s="20" t="s">
+      <c r="B595" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C595" s="17" t="s">
+      <c r="C595" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D595" s="17" t="s">
+      <c r="D595" s="8" t="s">
         <v>182</v>
       </c>
-      <c r="E595" s="17" t="s">
+      <c r="E595" s="8" t="s">
         <v>244</v>
       </c>
-      <c r="F595" s="18">
+      <c r="F595" s="11">
         <v>1226</v>
       </c>
-      <c r="G595" s="18">
+      <c r="G595" s="11">
         <v>598</v>
       </c>
-      <c r="H595" s="19">
+      <c r="H595" s="12">
         <v>48.78</v>
       </c>
     </row>
     <row r="596" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A596" s="17" t="s">
+      <c r="A596" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B596" s="20" t="s">
+      <c r="B596" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C596" s="17" t="s">
+      <c r="C596" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D596" s="17" t="s">
+      <c r="D596" s="8" t="s">
         <v>202</v>
       </c>
-      <c r="E596" s="17" t="s">
+      <c r="E596" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="F596" s="18">
+      <c r="F596" s="11">
         <v>4416</v>
       </c>
-      <c r="G596" s="18">
+      <c r="G596" s="11">
         <v>2492</v>
       </c>
-      <c r="H596" s="19">
+      <c r="H596" s="12">
         <v>56.43</v>
       </c>
     </row>
     <row r="597" spans="1:8" x14ac:dyDescent="0.2">
-      <c r="A597" s="17" t="s">
+      <c r="A597" s="8" t="s">
         <v>247</v>
       </c>
-      <c r="B597" s="20" t="s">
+      <c r="B597" s="14" t="s">
         <v>162</v>
       </c>
-      <c r="C597" s="17" t="s">
+      <c r="C597" s="8" t="s">
         <v>163</v>
       </c>
-      <c r="D597" s="17" t="s">
+      <c r="D597" s="8" t="s">
         <v>245</v>
       </c>
-      <c r="E597" s="17" t="s">
+      <c r="E597" s="8" t="s">
         <v>246</v>
       </c>
-      <c r="F597" s="18">
+      <c r="F597" s="11">
         <v>2358</v>
       </c>
-      <c r="G597" s="18">
+      <c r="G597" s="11">
         <v>1312</v>
       </c>
-      <c r="H597" s="19">
+      <c r="H597" s="12">
         <v>55.64</v>
       </c>
     </row>
+    <row r="598" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A598" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B598" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="C598" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D598" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="E598" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="F598" s="11">
+        <v>2636</v>
+      </c>
+      <c r="G598" s="11">
+        <v>1195</v>
+      </c>
+      <c r="H598" s="12">
+        <v>45.33</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A599" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B599" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C599" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D599" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="E599" s="8" t="s">
+        <v>206</v>
+      </c>
+      <c r="F599" s="11">
+        <v>2110</v>
+      </c>
+      <c r="G599" s="11">
+        <v>1067</v>
+      </c>
+      <c r="H599" s="12">
+        <v>50.57</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A600" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B600" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C600" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D600" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E600" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F600" s="11">
+        <v>559</v>
+      </c>
+      <c r="G600" s="11">
+        <v>253</v>
+      </c>
+      <c r="H600" s="12">
+        <v>45.26</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A601" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C601" s="8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D601" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="E601" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="F601" s="11">
+        <v>1215</v>
+      </c>
+      <c r="G601" s="11">
+        <v>647</v>
+      </c>
+      <c r="H601" s="12">
+        <v>53.25</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A602" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B602" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C602" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D602" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E602" s="8" t="s">
+        <v>207</v>
+      </c>
+      <c r="F602" s="11">
+        <v>407</v>
+      </c>
+      <c r="G602" s="11">
+        <v>209</v>
+      </c>
+      <c r="H602" s="12">
+        <v>51.35</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A603" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B603" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C603" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="D603" s="8" t="s">
+        <v>184</v>
+      </c>
+      <c r="E603" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="F603" s="11">
+        <v>1444</v>
+      </c>
+      <c r="G603" s="11">
+        <v>685</v>
+      </c>
+      <c r="H603" s="12">
+        <v>47.44</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A604" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B604" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C604" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D604" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E604" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="F604" s="11">
+        <v>155</v>
+      </c>
+      <c r="G604" s="11">
+        <v>79</v>
+      </c>
+      <c r="H604" s="12">
+        <v>50.97</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A605" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B605" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C605" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D605" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="E605" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="F605" s="11">
+        <v>582</v>
+      </c>
+      <c r="G605" s="11">
+        <v>187</v>
+      </c>
+      <c r="H605" s="12">
+        <v>32.130000000000003</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A606" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B606" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C606" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D606" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="E606" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="F606" s="11">
+        <v>3373</v>
+      </c>
+      <c r="G606" s="11">
+        <v>1467</v>
+      </c>
+      <c r="H606" s="12">
+        <v>43.49</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A607" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B607" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="C607" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D607" s="8" t="s">
+        <v>190</v>
+      </c>
+      <c r="E607" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="F607" s="11">
+        <v>828</v>
+      </c>
+      <c r="G607" s="11">
+        <v>287</v>
+      </c>
+      <c r="H607" s="12">
+        <v>34.659999999999997</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A608" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B608" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C608" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D608" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="E608" s="8" t="s">
+        <v>211</v>
+      </c>
+      <c r="F608" s="11">
+        <v>554</v>
+      </c>
+      <c r="G608" s="11">
+        <v>235</v>
+      </c>
+      <c r="H608" s="12">
+        <v>42.42</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A609" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B609" s="14" t="s">
+        <v>56</v>
+      </c>
+      <c r="C609" s="8" t="s">
+        <v>188</v>
+      </c>
+      <c r="D609" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="E609" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F609" s="11">
+        <v>2041</v>
+      </c>
+      <c r="G609" s="11">
+        <v>976</v>
+      </c>
+      <c r="H609" s="12">
+        <v>47.82</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A610" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B610" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C610" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D610" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="E610" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="F610" s="11">
+        <v>2121</v>
+      </c>
+      <c r="G610" s="11">
+        <v>747</v>
+      </c>
+      <c r="H610" s="12">
+        <v>35.22</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A611" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B611" s="14" t="s">
+        <v>64</v>
+      </c>
+      <c r="C611" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D611" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="E611" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="F611" s="11">
+        <v>648</v>
+      </c>
+      <c r="G611" s="11">
+        <v>244</v>
+      </c>
+      <c r="H611" s="12">
+        <v>37.65</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A612" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B612" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C612" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D612" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="E612" s="8" t="s">
+        <v>214</v>
+      </c>
+      <c r="F612" s="11">
+        <v>2493</v>
+      </c>
+      <c r="G612" s="11">
+        <v>650</v>
+      </c>
+      <c r="H612" s="12">
+        <v>26.07</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A613" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B613" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C613" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D613" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="E613" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="F613" s="11">
+        <v>737</v>
+      </c>
+      <c r="G613" s="11">
+        <v>293</v>
+      </c>
+      <c r="H613" s="12">
+        <v>39.76</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A614" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B614" s="14" t="s">
+        <v>70</v>
+      </c>
+      <c r="C614" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="D614" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="E614" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F614" s="11">
+        <v>468</v>
+      </c>
+      <c r="G614" s="11">
+        <v>199</v>
+      </c>
+      <c r="H614" s="12">
+        <v>42.52</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A615" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B615" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="C615" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D615" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="E615" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="F615" s="11">
+        <v>4865</v>
+      </c>
+      <c r="G615" s="11">
+        <v>1830</v>
+      </c>
+      <c r="H615" s="12">
+        <v>37.619999999999997</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A616" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B616" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C616" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D616" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E616" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="F616" s="11">
+        <v>1134</v>
+      </c>
+      <c r="G616" s="11">
+        <v>363</v>
+      </c>
+      <c r="H616" s="12">
+        <v>32.01</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A617" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B617" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C617" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D617" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="E617" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="F617" s="11">
+        <v>727</v>
+      </c>
+      <c r="G617" s="11">
+        <v>370</v>
+      </c>
+      <c r="H617" s="12">
+        <v>50.89</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A618" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B618" s="14" t="s">
+        <v>86</v>
+      </c>
+      <c r="C618" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D618" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="E618" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="F618" s="11">
+        <v>679</v>
+      </c>
+      <c r="G618" s="11">
+        <v>277</v>
+      </c>
+      <c r="H618" s="12">
+        <v>40.799999999999997</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A619" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B619" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C619" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D619" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="E619" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="F619" s="11">
+        <v>1026</v>
+      </c>
+      <c r="G619" s="11">
+        <v>260</v>
+      </c>
+      <c r="H619" s="12">
+        <v>25.34</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A620" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B620" s="14" t="s">
+        <v>94</v>
+      </c>
+      <c r="C620" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="D620" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="E620" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="F620" s="11">
+        <v>469</v>
+      </c>
+      <c r="G620" s="11">
+        <v>231</v>
+      </c>
+      <c r="H620" s="12">
+        <v>49.25</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A621" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B621" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C621" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D621" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="E621" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="F621" s="11">
+        <v>621</v>
+      </c>
+      <c r="G621" s="11">
+        <v>261</v>
+      </c>
+      <c r="H621" s="12">
+        <v>42.03</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A622" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B622" s="14" t="s">
+        <v>100</v>
+      </c>
+      <c r="C622" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="D622" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="E622" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="F622" s="11">
+        <v>264</v>
+      </c>
+      <c r="G622" s="11">
+        <v>153</v>
+      </c>
+      <c r="H622" s="12">
+        <v>57.95</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A623" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B623" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C623" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D623" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="E623" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="F623" s="11">
+        <v>791</v>
+      </c>
+      <c r="G623" s="11">
+        <v>358</v>
+      </c>
+      <c r="H623" s="12">
+        <v>45.26</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A624" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B624" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C624" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D624" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="E624" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="F624" s="11">
+        <v>1300</v>
+      </c>
+      <c r="G624" s="11">
+        <v>463</v>
+      </c>
+      <c r="H624" s="12">
+        <v>35.619999999999997</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A625" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B625" s="14" t="s">
+        <v>106</v>
+      </c>
+      <c r="C625" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D625" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="E625" s="8" t="s">
+        <v>225</v>
+      </c>
+      <c r="F625" s="11">
+        <v>847</v>
+      </c>
+      <c r="G625" s="11">
+        <v>404</v>
+      </c>
+      <c r="H625" s="12">
+        <v>47.7</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A626" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B626" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C626" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D626" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E626" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="F626" s="11">
+        <v>1150</v>
+      </c>
+      <c r="G626" s="11">
+        <v>440</v>
+      </c>
+      <c r="H626" s="12">
+        <v>38.26</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A627" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B627" s="14" t="s">
+        <v>114</v>
+      </c>
+      <c r="C627" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D627" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="E627" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="F627" s="11">
+        <v>474</v>
+      </c>
+      <c r="G627" s="11">
+        <v>250</v>
+      </c>
+      <c r="H627" s="12">
+        <v>52.74</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A628" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="C628" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D628" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E628" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="F628" s="11">
+        <v>4216</v>
+      </c>
+      <c r="G628" s="11">
+        <v>1797</v>
+      </c>
+      <c r="H628" s="12">
+        <v>42.62</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A629" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B629" s="14" t="s">
+        <v>120</v>
+      </c>
+      <c r="C629" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="D629" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="E629" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="F629" s="11">
+        <v>770</v>
+      </c>
+      <c r="G629" s="11">
+        <v>271</v>
+      </c>
+      <c r="H629" s="12">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A630" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B630" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C630" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D630" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="E630" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="F630" s="11">
+        <v>1299</v>
+      </c>
+      <c r="G630" s="11">
+        <v>552</v>
+      </c>
+      <c r="H630" s="12">
+        <v>42.49</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A631" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B631" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C631" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D631" s="8" t="s">
+        <v>130</v>
+      </c>
+      <c r="E631" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="F631" s="11">
+        <v>483</v>
+      </c>
+      <c r="G631" s="11">
+        <v>162</v>
+      </c>
+      <c r="H631" s="12">
+        <v>33.54</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A632" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C632" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D632" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="E632" s="8" t="s">
+        <v>133</v>
+      </c>
+      <c r="F632" s="11">
+        <v>53</v>
+      </c>
+      <c r="G632" s="11">
+        <v>22</v>
+      </c>
+      <c r="H632" s="12">
+        <v>41.51</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A633" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B633" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="C633" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D633" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="E633" s="8" t="s">
+        <v>135</v>
+      </c>
+      <c r="F633" s="11">
+        <v>428</v>
+      </c>
+      <c r="G633" s="11">
+        <v>159</v>
+      </c>
+      <c r="H633" s="12">
+        <v>37.15</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A634" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C634" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D634" s="8" t="s">
+        <v>138</v>
+      </c>
+      <c r="E634" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="F634" s="11">
+        <v>719</v>
+      </c>
+      <c r="G634" s="11">
+        <v>276</v>
+      </c>
+      <c r="H634" s="12">
+        <v>38.39</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A635" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B635" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="C635" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="D635" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="E635" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="F635" s="11">
+        <v>291</v>
+      </c>
+      <c r="G635" s="11">
+        <v>103</v>
+      </c>
+      <c r="H635" s="12">
+        <v>35.4</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A636" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B636" s="14" t="s">
+        <v>142</v>
+      </c>
+      <c r="C636" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="D636" s="8" t="s">
+        <v>144</v>
+      </c>
+      <c r="E636" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="F636" s="11">
+        <v>1475</v>
+      </c>
+      <c r="G636" s="11">
+        <v>689</v>
+      </c>
+      <c r="H636" s="12">
+        <v>46.71</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A637" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B637" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C637" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D637" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="E637" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="F637" s="11">
+        <v>1287</v>
+      </c>
+      <c r="G637" s="11">
+        <v>427</v>
+      </c>
+      <c r="H637" s="12">
+        <v>33.18</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A638" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B638" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C638" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D638" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="E638" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="F638" s="11">
+        <v>325</v>
+      </c>
+      <c r="G638" s="11">
+        <v>140</v>
+      </c>
+      <c r="H638" s="12">
+        <v>43.08</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A639" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B639" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="C639" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="D639" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="E639" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="F639" s="11">
+        <v>396</v>
+      </c>
+      <c r="G639" s="11">
+        <v>199</v>
+      </c>
+      <c r="H639" s="12">
+        <v>50.25</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A640" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B640" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C640" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D640" s="8" t="s">
+        <v>156</v>
+      </c>
+      <c r="E640" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="F640" s="11">
+        <v>1025</v>
+      </c>
+      <c r="G640" s="11">
+        <v>375</v>
+      </c>
+      <c r="H640" s="12">
+        <v>36.590000000000003</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A641" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B641" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C641" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D641" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="E641" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="F641" s="11">
+        <v>426</v>
+      </c>
+      <c r="G641" s="11">
+        <v>185</v>
+      </c>
+      <c r="H641" s="12">
+        <v>43.43</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A642" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B642" s="14" t="s">
+        <v>154</v>
+      </c>
+      <c r="C642" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D642" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="E642" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="F642" s="11">
+        <v>1</v>
+      </c>
+      <c r="G642" s="11">
+        <v>0</v>
+      </c>
+      <c r="H642" s="12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A643" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C643" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D643" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="E643" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="F643" s="11">
+        <v>1478</v>
+      </c>
+      <c r="G643" s="11">
+        <v>414</v>
+      </c>
+      <c r="H643" s="12">
+        <v>28.01</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A644" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B644" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C644" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D644" s="8" t="s">
+        <v>166</v>
+      </c>
+      <c r="E644" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="F644" s="11">
+        <v>1456</v>
+      </c>
+      <c r="G644" s="11">
+        <v>690</v>
+      </c>
+      <c r="H644" s="12">
+        <v>47.39</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A645" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B645" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C645" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D645" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="E645" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="F645" s="11">
+        <v>707</v>
+      </c>
+      <c r="G645" s="11">
+        <v>301</v>
+      </c>
+      <c r="H645" s="12">
+        <v>42.57</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A646" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B646" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C646" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D646" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="E646" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="F646" s="11">
+        <v>1355</v>
+      </c>
+      <c r="G646" s="11">
+        <v>588</v>
+      </c>
+      <c r="H646" s="12">
+        <v>43.39</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A647" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B647" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C647" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D647" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="E647" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="F647" s="11">
+        <v>1853</v>
+      </c>
+      <c r="G647" s="11">
+        <v>753</v>
+      </c>
+      <c r="H647" s="12">
+        <v>40.64</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A648" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B648" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C648" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D648" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="E648" s="8" t="s">
+        <v>240</v>
+      </c>
+      <c r="F648" s="11">
+        <v>680</v>
+      </c>
+      <c r="G648" s="11">
+        <v>333</v>
+      </c>
+      <c r="H648" s="12">
+        <v>48.97</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A649" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C649" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D649" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="E649" s="8" t="s">
+        <v>241</v>
+      </c>
+      <c r="F649" s="11">
+        <v>1360</v>
+      </c>
+      <c r="G649" s="11">
+        <v>551</v>
+      </c>
+      <c r="H649" s="12">
+        <v>40.51</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A650" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B650" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C650" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D650" s="8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E650" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="F650" s="11">
+        <v>9</v>
+      </c>
+      <c r="G650" s="11">
+        <v>9</v>
+      </c>
+      <c r="H650" s="12">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A651" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B651" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C651" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D651" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="E651" s="8" t="s">
+        <v>244</v>
+      </c>
+      <c r="F651" s="11">
+        <v>1244</v>
+      </c>
+      <c r="G651" s="11">
+        <v>617</v>
+      </c>
+      <c r="H651" s="12">
+        <v>49.6</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A652" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B652" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C652" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D652" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="E652" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="F652" s="11">
+        <v>4410</v>
+      </c>
+      <c r="G652" s="11">
+        <v>2394</v>
+      </c>
+      <c r="H652" s="12">
+        <v>54.29</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="A653" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="B653" s="14" t="s">
+        <v>162</v>
+      </c>
+      <c r="C653" s="8" t="s">
+        <v>163</v>
+      </c>
+      <c r="D653" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="E653" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="F653" s="11">
+        <v>2250</v>
+      </c>
+      <c r="G653" s="11">
+        <v>1298</v>
+      </c>
+      <c r="H653" s="12">
+        <v>57.69</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A3:I541"/>
+  <autoFilter ref="A3:M653"/>
   <mergeCells count="8">
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:H2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="58" orientation="portrait" r:id="rId1"/>
-[...2 lines deleted...]
-  </colBreaks>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Névvel ellátott tartományok</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
-[...5 lines deleted...]
-      <vt:lpstr>'Szülés, császármetszés 2015-24'!SZULES_INT_2023FINEV_uj</vt:lpstr>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Szülés, császármetszés 2015-25</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_2015_2021</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_2015_2021_EVOSSZ</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_2022</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_2022_EVOSSZ</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_INT_2023FINEV_uj</vt:lpstr>
+      <vt:lpstr>'Szülés, császármetszés 2015-25'!SZULES_INT_2024FINEV</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NEAK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>NEAK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>